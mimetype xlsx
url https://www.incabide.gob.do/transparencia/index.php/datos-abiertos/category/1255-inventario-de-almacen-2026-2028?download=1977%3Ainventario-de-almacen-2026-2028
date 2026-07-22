--- v0 (2026-04-20)
+++ v1 (2026-07-22)
@@ -2,60 +2,60 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ocabidgod-my.sharepoint.com/personal/oai_incabide_gob_do/Documents/2026/Informaciones del Portal/Marzo/OAI/Datos Abiertos/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ocabidgod-my.sharepoint.com/personal/oai_incabide_gob_do/Documents/2026/Informaciones del Portal/Junio/OAI/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F46C08CE-362B-48CA-AE39-A2DB5F12641B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="12" documentId="8_{F46C08CE-362B-48CA-AE39-A2DB5F12641B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{95D510CC-3E5B-459A-B6F2-8D60F6D22DD4}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{13F1747F-57D8-414C-B84F-A5A98377C7C5}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{13F1747F-57D8-414C-B84F-A5A98377C7C5}"/>
   </bookViews>
   <sheets>
     <sheet name="Enero-Marzo 2026 DA Inven" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="M188" i="1" l="1"/>
@@ -482,51 +482,51 @@
   <c r="N20" i="1"/>
   <c r="M20" i="1"/>
   <c r="N19" i="1"/>
   <c r="M19" i="1"/>
   <c r="M18" i="1"/>
   <c r="L18" i="1"/>
   <c r="N18" i="1" s="1"/>
   <c r="K17" i="1"/>
   <c r="M17" i="1" s="1"/>
   <c r="K16" i="1"/>
   <c r="M16" i="1" s="1"/>
   <c r="K15" i="1"/>
   <c r="L15" i="1" s="1"/>
   <c r="N15" i="1" s="1"/>
   <c r="M14" i="1"/>
   <c r="L14" i="1"/>
   <c r="N14" i="1" s="1"/>
   <c r="M13" i="1"/>
   <c r="L13" i="1"/>
   <c r="N13" i="1" s="1"/>
   <c r="N12" i="1"/>
   <c r="G12" i="1"/>
   <c r="L11" i="1"/>
   <c r="K11" i="1" s="1"/>
   <c r="H11" i="1"/>
-  <c r="G11" i="1"/>
+  <c r="G11" i="1" s="1"/>
   <c r="E11" i="1"/>
   <c r="M10" i="1"/>
   <c r="L10" i="1"/>
   <c r="N10" i="1" s="1"/>
   <c r="M9" i="1"/>
   <c r="L9" i="1"/>
   <c r="N9" i="1" s="1"/>
   <c r="M8" i="1"/>
   <c r="M7" i="1"/>
   <c r="L7" i="1"/>
   <c r="N7" i="1" s="1"/>
   <c r="M6" i="1"/>
   <c r="L6" i="1"/>
   <c r="N6" i="1" s="1"/>
   <c r="M5" i="1"/>
   <c r="L5" i="1"/>
   <c r="N5" i="1" s="1"/>
   <c r="K4" i="1"/>
   <c r="M4" i="1" s="1"/>
   <c r="H4" i="1"/>
   <c r="K3" i="1"/>
   <c r="L3" i="1" s="1"/>
   <c r="H3" i="1"/>
   <c r="K2" i="1"/>
   <c r="M2" i="1" s="1"/>
@@ -563,92 +563,92 @@
   <c r="H88" i="1"/>
   <c r="L88" i="1" s="1"/>
   <c r="N88" i="1" s="1"/>
   <c r="M3" i="1"/>
   <c r="L150" i="1"/>
   <c r="N150" i="1" s="1"/>
   <c r="H41" i="1"/>
   <c r="N41" i="1" s="1"/>
   <c r="L155" i="1"/>
   <c r="N155" i="1" s="1"/>
   <c r="L4" i="1"/>
   <c r="N4" i="1" s="1"/>
   <c r="M43" i="1"/>
   <c r="H115" i="1"/>
   <c r="N115" i="1" s="1"/>
   <c r="M169" i="1"/>
   <c r="M30" i="1"/>
   <c r="M15" i="1"/>
   <c r="L23" i="1"/>
   <c r="N23" i="1" s="1"/>
   <c r="L170" i="1"/>
   <c r="N170" i="1" s="1"/>
   <c r="L31" i="1"/>
   <c r="N31" i="1" s="1"/>
   <c r="H90" i="1"/>
-  <c r="N90" i="1" s="1"/>
   <c r="L113" i="1"/>
   <c r="N113" i="1" s="1"/>
   <c r="L16" i="1"/>
   <c r="N16" i="1" s="1"/>
   <c r="L42" i="1"/>
   <c r="H45" i="1"/>
   <c r="N45" i="1" s="1"/>
   <c r="L99" i="1"/>
   <c r="N99" i="1" s="1"/>
   <c r="L164" i="1"/>
   <c r="N164" i="1" s="1"/>
   <c r="M167" i="1"/>
   <c r="L24" i="1"/>
   <c r="N24" i="1" s="1"/>
   <c r="L58" i="1"/>
   <c r="N58" i="1" s="1"/>
   <c r="L90" i="1"/>
   <c r="L107" i="1"/>
   <c r="N107" i="1" s="1"/>
   <c r="L112" i="1"/>
   <c r="N112" i="1" s="1"/>
   <c r="L166" i="1"/>
   <c r="N166" i="1" s="1"/>
   <c r="L2" i="1"/>
   <c r="N2" i="1" s="1"/>
   <c r="L34" i="1"/>
   <c r="N34" i="1" s="1"/>
   <c r="L102" i="1"/>
   <c r="N102" i="1" s="1"/>
   <c r="M81" i="1"/>
   <c r="L160" i="1"/>
   <c r="N160" i="1" s="1"/>
-  <c r="N91" i="1"/>
-  <c r="H43" i="1" l="1"/>
+  <c r="N91" i="1" l="1"/>
+  <c r="N90" i="1"/>
+  <c r="H43" i="1"/>
   <c r="N43" i="1" s="1"/>
   <c r="N42" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="817" uniqueCount="395">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1711" uniqueCount="433">
   <si>
     <t>CODIGO INSTITUCIONAL</t>
   </si>
   <si>
     <t>DESCRIPCIÓN DE LOS ARTÍCULOS</t>
   </si>
   <si>
     <t>UNIDAD</t>
   </si>
   <si>
     <t>INVENTARIO INICIAL / UNIDADES</t>
   </si>
   <si>
     <t>COSTO RD$</t>
   </si>
   <si>
     <t>ENTRADAS / UNIDADES</t>
   </si>
   <si>
     <t>COSTO ENTRADAS EN RD$</t>
   </si>
   <si>
     <t>FECHA DE ADQUISICIÓN</t>
   </si>
   <si>
@@ -1790,50 +1790,164 @@
   </si>
   <si>
     <t>NEUMATICOS (GOMAS) PARA VEHICULOS 265/60R18</t>
   </si>
   <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>16/3/2026</t>
   </si>
   <si>
     <t>16/3/2025</t>
   </si>
   <si>
     <t xml:space="preserve">PALETAS PARA SUBASTA </t>
   </si>
   <si>
     <t xml:space="preserve">BANNERS </t>
   </si>
   <si>
     <t>BUZON DE DENUNCIA CIUDADANA</t>
   </si>
   <si>
     <t>25/02/2026</t>
   </si>
+  <si>
+    <t xml:space="preserve">                                      </t>
+  </si>
+  <si>
+    <t>DESGRASANTE MULTIUSO A.B.</t>
+  </si>
+  <si>
+    <t>CONTENEDOR PLASTICO CON TAPA P/ ALM.</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>01-11-067</t>
+  </si>
+  <si>
+    <t>01-11-068</t>
+  </si>
+  <si>
+    <t>01-11-069</t>
+  </si>
+  <si>
+    <t>¡</t>
+  </si>
+  <si>
+    <t>01-12-000</t>
+  </si>
+  <si>
+    <t>BANDEJAS DE ESCRITORIOS</t>
+  </si>
+  <si>
+    <t>UD</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>SOBRE MANILA 10X15</t>
+  </si>
+  <si>
+    <t>23/02/2026</t>
+  </si>
+  <si>
+    <t>SOBRES BLANCOS  5X7</t>
+  </si>
+  <si>
+    <t>FOLDER BOLSILLOS DOS CARAS CARTONITE 8 1/2 X 11</t>
+  </si>
+  <si>
+    <t>REPOSA MUÑECAS</t>
+  </si>
+  <si>
+    <t>CINTAS ADHESIVAS DE EMPAQUE 2X90</t>
+  </si>
+  <si>
+    <t>MEMORIA USB 8GB</t>
+  </si>
+  <si>
+    <t>MEMORIA USB 16GB</t>
+  </si>
+  <si>
+    <t>MEMORIA USB 128 GB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TINTA CANON 16 NEGRO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TINTA CANON 16 CYAN </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> TINTA CANON 16 MAGENTA</t>
+  </si>
+  <si>
+    <t>TINTA CANON 16 YELLOW</t>
+  </si>
+  <si>
+    <t>PEGA STICK UHU  21 GRMS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PORTA CLIPS </t>
+  </si>
+  <si>
+    <t>CAJA 24/1</t>
+  </si>
+  <si>
+    <t>CARPETAS BLANCAS 2 PULGADAS ARGOLLAS</t>
+  </si>
+  <si>
+    <t>RESMA PAPEL TIMBRADA CON LOGO EN HILO OCABID</t>
+  </si>
+  <si>
+    <t>30/12/2026</t>
+  </si>
+  <si>
+    <t>01-12-100</t>
+  </si>
+  <si>
+    <t>LAMINADO DE GAFETES Y LANYARD</t>
+  </si>
+  <si>
+    <t>01-12-101</t>
+  </si>
+  <si>
+    <t>IMPRESIÓN CARTONITE</t>
+  </si>
+  <si>
+    <t>01-12-102</t>
+  </si>
+  <si>
+    <t>01-12-103</t>
+  </si>
+  <si>
+    <t>ABRIL - JUNIO</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1872,91 +1986,91 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2 2 2" xfId="1" xr:uid="{4508F3F2-F259-46C0-A746-0894F336EA7C}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2018,51 +2132,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -2160,65 +2274,65 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F0B453E7-ED5E-4170-83E5-02F77B49AA38}">
-  <dimension ref="A1:P2576"/>
+  <dimension ref="A1:P2573"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="C29" sqref="C29"/>
+    <sheetView tabSelected="1" topLeftCell="C373" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="C378" sqref="C378"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="23.33203125" customWidth="1"/>
     <col min="2" max="2" width="41.33203125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="25.33203125" customWidth="1"/>
     <col min="4" max="4" width="12" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="26.77734375" customWidth="1"/>
     <col min="6" max="6" width="30" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="20.5546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="25.44140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.21875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="20" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.21875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="21" customWidth="1"/>
     <col min="13" max="13" width="23.44140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="29.109375" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="17.77734375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
@@ -10792,3732 +10906,8974 @@
         <v>394</v>
       </c>
       <c r="K188" s="1">
         <v>1</v>
       </c>
       <c r="L188" s="1">
         <f>+H188/G188*K188</f>
         <v>9440</v>
       </c>
       <c r="M188" s="1">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="N188" s="1">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="O188" s="1" t="s">
         <v>163</v>
       </c>
       <c r="P188" s="1">
         <v>2026</v>
       </c>
     </row>
     <row r="189" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A189" s="1"/>
-      <c r="B189" s="1"/>
+      <c r="A189" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>14</v>
+      </c>
       <c r="C189" s="1"/>
-      <c r="D189" s="1"/>
-[...11 lines deleted...]
-      <c r="P189" s="1"/>
+      <c r="D189" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E189" s="1">
+        <v>42</v>
+      </c>
+      <c r="F189" s="1">
+        <v>5671.8773228674218</v>
+      </c>
+      <c r="G189" s="1">
+        <v>100</v>
+      </c>
+      <c r="H189" s="1">
+        <v>13500</v>
+      </c>
+      <c r="I189" s="1">
+        <v>45834</v>
+      </c>
+      <c r="J189" s="1">
+        <v>45834</v>
+      </c>
+      <c r="K189" s="1">
+        <v>78</v>
+      </c>
+      <c r="L189" s="1">
+        <v>10531.77</v>
+      </c>
+      <c r="M189" s="1">
+        <v>64</v>
+      </c>
+      <c r="N189" s="1">
+        <v>5786.3013868003345</v>
+      </c>
+      <c r="O189" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P189" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="190" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A190" s="1"/>
-[...14 lines deleted...]
-      <c r="P190" s="1"/>
+      <c r="A190" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C190" s="1">
+        <v>50161509</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E190" s="1">
+        <v>10</v>
+      </c>
+      <c r="F190" s="1">
+        <v>1992.5813868003338</v>
+      </c>
+      <c r="G190" s="1">
+        <v>36</v>
+      </c>
+      <c r="H190" s="1">
+        <v>7182.72</v>
+      </c>
+      <c r="I190" s="1">
+        <v>46056</v>
+      </c>
+      <c r="J190" s="1">
+        <v>46056</v>
+      </c>
+      <c r="K190" s="1">
+        <v>17</v>
+      </c>
+      <c r="L190" s="1">
+        <v>3389</v>
+      </c>
+      <c r="M190" s="1">
+        <v>29</v>
+      </c>
+      <c r="N190" s="1">
+        <v>11076.347619047619</v>
+      </c>
+      <c r="O190" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P190" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="191" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A191" s="1"/>
-[...14 lines deleted...]
-      <c r="P191" s="1"/>
+      <c r="A191" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C191" s="1">
+        <v>50201706</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E191" s="1">
+        <v>37</v>
+      </c>
+      <c r="F191" s="1">
+        <v>15592.407619047619</v>
+      </c>
+      <c r="G191" s="1">
+        <v>20</v>
+      </c>
+      <c r="H191" s="1">
+        <v>9164</v>
+      </c>
+      <c r="I191" s="1">
+        <v>46056</v>
+      </c>
+      <c r="J191" s="1">
+        <v>46056</v>
+      </c>
+      <c r="K191" s="1">
+        <v>32</v>
+      </c>
+      <c r="L191" s="1">
+        <v>13680.06</v>
+      </c>
+      <c r="M191" s="1">
+        <v>25</v>
+      </c>
+      <c r="N191" s="1">
+        <v>4149.7450000000008</v>
+      </c>
+      <c r="O191" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P191" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="192" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A192" s="1"/>
-      <c r="B192" s="1"/>
+      <c r="A192" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>15</v>
+      </c>
       <c r="C192" s="1"/>
-      <c r="D192" s="1"/>
-[...1 lines deleted...]
-      <c r="F192" s="1"/>
+      <c r="D192" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="E192" s="1">
+        <v>13</v>
+      </c>
+      <c r="F192" s="1">
+        <v>4495.557083333334</v>
+      </c>
       <c r="G192" s="1"/>
       <c r="H192" s="1"/>
-      <c r="I192" s="1"/>
-[...6 lines deleted...]
-      <c r="P192" s="1"/>
+      <c r="I192" s="1">
+        <v>45763</v>
+      </c>
+      <c r="J192" s="1">
+        <v>45763</v>
+      </c>
+      <c r="K192" s="1">
+        <v>1</v>
+      </c>
+      <c r="L192" s="1">
+        <v>345.81208333333336</v>
+      </c>
+      <c r="M192" s="1">
+        <v>12</v>
+      </c>
+      <c r="N192" s="1">
+        <v>2426.8445384615384</v>
+      </c>
+      <c r="O192" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P192" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="193" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A193" s="1"/>
-      <c r="B193" s="1"/>
+      <c r="A193" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>16</v>
+      </c>
       <c r="C193" s="1"/>
-      <c r="D193" s="1"/>
-[...1 lines deleted...]
-      <c r="F193" s="1"/>
+      <c r="D193" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="E193" s="1">
+        <v>9</v>
+      </c>
+      <c r="F193" s="1">
+        <v>3120.2286923076922</v>
+      </c>
       <c r="G193" s="1"/>
       <c r="H193" s="1"/>
-      <c r="I193" s="1"/>
-[...6 lines deleted...]
-      <c r="P193" s="1"/>
+      <c r="I193" s="1">
+        <v>45763</v>
+      </c>
+      <c r="J193" s="1">
+        <v>45763</v>
+      </c>
+      <c r="K193" s="1">
+        <v>2</v>
+      </c>
+      <c r="L193" s="1">
+        <v>693.38415384615382</v>
+      </c>
+      <c r="M193" s="1">
+        <v>7</v>
+      </c>
+      <c r="N193" s="1">
+        <v>719.97</v>
+      </c>
+      <c r="O193" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P193" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="194" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A194" s="1"/>
-      <c r="B194" s="1"/>
+      <c r="A194" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B194" s="1" t="s">
+        <v>17</v>
+      </c>
       <c r="C194" s="1"/>
-      <c r="D194" s="1"/>
-[...1 lines deleted...]
-      <c r="F194" s="1"/>
+      <c r="D194" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="E194" s="1">
+        <v>2</v>
+      </c>
+      <c r="F194" s="1">
+        <v>719.98</v>
+      </c>
       <c r="G194" s="1"/>
       <c r="H194" s="1"/>
-      <c r="I194" s="1"/>
-      <c r="J194" s="1"/>
+      <c r="I194" s="1">
+        <v>45086</v>
+      </c>
+      <c r="J194" s="1">
+        <v>45086</v>
+      </c>
       <c r="K194" s="1"/>
-      <c r="L194" s="1"/>
-      <c r="M194" s="1"/>
+      <c r="L194" s="1">
+        <v>0</v>
+      </c>
+      <c r="M194" s="1">
+        <v>2</v>
+      </c>
       <c r="N194" s="1"/>
-      <c r="O194" s="1"/>
-      <c r="P194" s="1"/>
+      <c r="O194" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P194" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="195" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A195" s="1"/>
-      <c r="B195" s="1"/>
+      <c r="A195" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>204</v>
+      </c>
       <c r="C195" s="1"/>
-      <c r="D195" s="1"/>
-      <c r="E195" s="1"/>
+      <c r="D195" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="E195" s="1">
+        <v>0</v>
+      </c>
       <c r="F195" s="1"/>
       <c r="G195" s="1"/>
       <c r="H195" s="1"/>
-      <c r="I195" s="1"/>
-      <c r="J195" s="1"/>
+      <c r="I195" s="1">
+        <v>45763</v>
+      </c>
+      <c r="J195" s="1">
+        <v>45763</v>
+      </c>
       <c r="K195" s="1"/>
       <c r="L195" s="1"/>
-      <c r="M195" s="1"/>
-[...2 lines deleted...]
-      <c r="P195" s="1"/>
+      <c r="M195" s="1">
+        <v>0</v>
+      </c>
+      <c r="N195" s="1">
+        <v>1345.1999999999998</v>
+      </c>
+      <c r="O195" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P195" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="196" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A196" s="1"/>
-      <c r="B196" s="1"/>
+      <c r="A196" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B196" s="1" t="s">
+        <v>205</v>
+      </c>
       <c r="C196" s="1"/>
-      <c r="D196" s="1"/>
-[...1 lines deleted...]
-      <c r="F196" s="1"/>
+      <c r="D196" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="E196" s="1">
+        <v>6</v>
+      </c>
+      <c r="F196" s="1">
+        <v>2017.7999999999997</v>
+      </c>
       <c r="G196" s="1"/>
       <c r="H196" s="1"/>
-      <c r="I196" s="1"/>
-[...6 lines deleted...]
-      <c r="P196" s="1"/>
+      <c r="I196" s="1">
+        <v>45763</v>
+      </c>
+      <c r="J196" s="1">
+        <v>45763</v>
+      </c>
+      <c r="K196" s="1">
+        <v>2</v>
+      </c>
+      <c r="L196" s="1">
+        <v>672.59999999999991</v>
+      </c>
+      <c r="M196" s="1">
+        <v>4</v>
+      </c>
+      <c r="N196" s="1">
+        <v>2970</v>
+      </c>
+      <c r="O196" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P196" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="197" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A197" s="1"/>
-[...4 lines deleted...]
-      <c r="F197" s="1"/>
+      <c r="A197" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B197" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="C197" s="1">
+        <v>50201710</v>
+      </c>
+      <c r="D197" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="E197" s="1">
+        <v>5</v>
+      </c>
+      <c r="F197" s="1">
+        <v>4950</v>
+      </c>
       <c r="G197" s="1"/>
       <c r="H197" s="1"/>
-      <c r="I197" s="1"/>
-[...6 lines deleted...]
-      <c r="P197" s="1"/>
+      <c r="I197" s="1">
+        <v>46056</v>
+      </c>
+      <c r="J197" s="1">
+        <v>46056</v>
+      </c>
+      <c r="K197" s="1">
+        <v>2</v>
+      </c>
+      <c r="L197" s="1">
+        <v>1980</v>
+      </c>
+      <c r="M197" s="1">
+        <v>3</v>
+      </c>
+      <c r="N197" s="1">
+        <v>696900</v>
+      </c>
+      <c r="O197" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P197" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="198" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A198" s="1"/>
-      <c r="B198" s="1"/>
+      <c r="A198" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B198" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="C198" s="1"/>
-      <c r="D198" s="1"/>
-[...7 lines deleted...]
-      <c r="L198" s="1"/>
+      <c r="D198" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E198" s="1">
+        <v>722.58533042846773</v>
+      </c>
+      <c r="F198" s="1">
+        <v>199000</v>
+      </c>
+      <c r="G198" s="1">
+        <v>6289.0341321713877</v>
+      </c>
+      <c r="H198" s="1">
+        <v>1732000</v>
+      </c>
+      <c r="I198" s="1">
+        <v>45835</v>
+      </c>
+      <c r="J198" s="1">
+        <v>45835</v>
+      </c>
+      <c r="K198" s="1">
+        <v>4481.1183732752361</v>
+      </c>
+      <c r="L198" s="1">
+        <v>1234100</v>
+      </c>
       <c r="M198" s="1"/>
       <c r="N198" s="1"/>
-      <c r="O198" s="1"/>
-      <c r="P198" s="1"/>
+      <c r="O198" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P198" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="199" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A199" s="1"/>
-      <c r="B199" s="1"/>
+      <c r="A199" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B199" s="1" t="s">
+        <v>22</v>
+      </c>
       <c r="C199" s="1"/>
-      <c r="D199" s="1"/>
-[...5 lines deleted...]
-      <c r="J199" s="1"/>
+      <c r="D199" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E199" s="1">
+        <v>0</v>
+      </c>
+      <c r="F199" s="1">
+        <v>0</v>
+      </c>
+      <c r="G199" s="1">
+        <v>0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>0</v>
+      </c>
+      <c r="I199" s="1">
+        <v>45835</v>
+      </c>
+      <c r="J199" s="1">
+        <v>45835</v>
+      </c>
       <c r="K199" s="1"/>
-      <c r="L199" s="1"/>
+      <c r="L199" s="1" t="s">
+        <v>395</v>
+      </c>
       <c r="M199" s="1"/>
-      <c r="N199" s="1"/>
-[...1 lines deleted...]
-      <c r="P199" s="1"/>
+      <c r="N199" s="1">
+        <v>0</v>
+      </c>
+      <c r="O199" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P199" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="200" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A200" s="1"/>
-      <c r="B200" s="1"/>
+      <c r="A200" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B200" s="1" t="s">
+        <v>24</v>
+      </c>
       <c r="C200" s="1"/>
-      <c r="D200" s="1"/>
-[...11 lines deleted...]
-      <c r="P200" s="1"/>
+      <c r="D200" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E200" s="1">
+        <v>5</v>
+      </c>
+      <c r="F200" s="1">
+        <v>1005.7572115384613</v>
+      </c>
+      <c r="G200" s="1">
+        <v>0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>0</v>
+      </c>
+      <c r="I200" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J200" s="1">
+        <v>45092</v>
+      </c>
+      <c r="K200" s="1">
+        <v>5</v>
+      </c>
+      <c r="L200" s="1">
+        <v>1005.7572115384613</v>
+      </c>
+      <c r="M200" s="1">
+        <v>0</v>
+      </c>
+      <c r="N200" s="1">
+        <v>840.01250000000016</v>
+      </c>
+      <c r="O200" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P200" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="201" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A201" s="1"/>
-      <c r="B201" s="1"/>
+      <c r="A201" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B201" s="1" t="s">
+        <v>206</v>
+      </c>
       <c r="C201" s="1"/>
-      <c r="D201" s="1"/>
-[...5 lines deleted...]
-      <c r="J201" s="1"/>
+      <c r="D201" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E201" s="1">
+        <v>3</v>
+      </c>
+      <c r="F201" s="1">
+        <v>840.01250000000016</v>
+      </c>
+      <c r="G201" s="1">
+        <v>0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>0</v>
+      </c>
+      <c r="I201" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J201" s="1">
+        <v>45092</v>
+      </c>
       <c r="K201" s="1"/>
-      <c r="L201" s="1"/>
-[...3 lines deleted...]
-      <c r="P201" s="1"/>
+      <c r="L201" s="1">
+        <v>0</v>
+      </c>
+      <c r="M201" s="1">
+        <v>3</v>
+      </c>
+      <c r="N201" s="1">
+        <v>422.44000000000005</v>
+      </c>
+      <c r="O201" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P201" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="202" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A202" s="1"/>
-      <c r="B202" s="1"/>
+      <c r="A202" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B202" s="1" t="s">
+        <v>357</v>
+      </c>
       <c r="C202" s="1"/>
-      <c r="D202" s="1"/>
-[...1 lines deleted...]
-      <c r="F202" s="1"/>
+      <c r="D202" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E202" s="1">
+        <v>7</v>
+      </c>
+      <c r="F202" s="1">
+        <v>1478.5400000000002</v>
+      </c>
       <c r="G202" s="1"/>
       <c r="H202" s="1"/>
-      <c r="I202" s="1"/>
-[...6 lines deleted...]
-      <c r="P202" s="1"/>
+      <c r="I202" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="J202" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="K202" s="1">
+        <v>5</v>
+      </c>
+      <c r="L202" s="1">
+        <v>1056.1000000000001</v>
+      </c>
+      <c r="M202" s="1">
+        <v>2</v>
+      </c>
+      <c r="N202" s="1">
+        <v>236</v>
+      </c>
+      <c r="O202" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P202" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="203" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A203" s="1"/>
-      <c r="B203" s="1"/>
+      <c r="A203" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B203" s="1" t="s">
+        <v>30</v>
+      </c>
       <c r="C203" s="1"/>
-      <c r="D203" s="1"/>
-[...1 lines deleted...]
-      <c r="F203" s="1"/>
+      <c r="D203" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E203" s="1">
+        <v>13</v>
+      </c>
+      <c r="F203" s="1">
+        <v>306.8</v>
+      </c>
       <c r="G203" s="1"/>
       <c r="H203" s="1"/>
-      <c r="I203" s="1"/>
-[...6 lines deleted...]
-      <c r="P203" s="1"/>
+      <c r="I203" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J203" s="1">
+        <v>45092</v>
+      </c>
+      <c r="K203" s="1">
+        <v>3</v>
+      </c>
+      <c r="L203" s="1">
+        <v>70.800000000000011</v>
+      </c>
+      <c r="M203" s="1">
+        <v>10</v>
+      </c>
+      <c r="N203" s="1">
+        <v>0</v>
+      </c>
+      <c r="O203" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P203" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="204" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A204" s="1"/>
-      <c r="B204" s="1"/>
+      <c r="B204" s="1" t="s">
+        <v>358</v>
+      </c>
       <c r="C204" s="1"/>
-      <c r="D204" s="1"/>
-[...1 lines deleted...]
-      <c r="F204" s="1"/>
+      <c r="D204" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E204" s="1">
+        <v>3</v>
+      </c>
+      <c r="F204" s="1">
+        <v>237.18</v>
+      </c>
       <c r="G204" s="1"/>
       <c r="H204" s="1"/>
-      <c r="I204" s="1"/>
-[...6 lines deleted...]
-      <c r="P204" s="1"/>
+      <c r="I204" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="J204" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="K204" s="1">
+        <v>3</v>
+      </c>
+      <c r="L204" s="1">
+        <v>237.18</v>
+      </c>
+      <c r="M204" s="1">
+        <v>0</v>
+      </c>
+      <c r="N204" s="1">
+        <v>391.9955555555556</v>
+      </c>
+      <c r="O204" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P204" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="205" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A205" s="1"/>
-      <c r="B205" s="1"/>
+      <c r="A205" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B205" s="1" t="s">
+        <v>32</v>
+      </c>
       <c r="C205" s="1"/>
-      <c r="D205" s="1"/>
-[...1 lines deleted...]
-      <c r="F205" s="1"/>
+      <c r="D205" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E205" s="1">
+        <v>2</v>
+      </c>
+      <c r="F205" s="1">
+        <v>391.9955555555556</v>
+      </c>
       <c r="G205" s="1"/>
       <c r="H205" s="1"/>
-      <c r="I205" s="1"/>
-      <c r="J205" s="1"/>
+      <c r="I205" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J205" s="1">
+        <v>45092</v>
+      </c>
       <c r="K205" s="1"/>
-      <c r="L205" s="1"/>
-[...3 lines deleted...]
-      <c r="P205" s="1"/>
+      <c r="L205" s="1">
+        <v>0</v>
+      </c>
+      <c r="M205" s="1">
+        <v>2</v>
+      </c>
+      <c r="N205" s="1">
+        <v>0</v>
+      </c>
+      <c r="O205" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P205" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="206" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A206" s="1"/>
-      <c r="B206" s="1"/>
+      <c r="A206" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B206" s="1" t="s">
+        <v>34</v>
+      </c>
       <c r="C206" s="1"/>
-      <c r="D206" s="1"/>
-[...1 lines deleted...]
-      <c r="F206" s="1"/>
+      <c r="D206" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E206" s="1">
+        <v>0</v>
+      </c>
+      <c r="F206" s="1">
+        <v>0</v>
+      </c>
       <c r="G206" s="1"/>
       <c r="H206" s="1"/>
-      <c r="I206" s="1"/>
-      <c r="J206" s="1"/>
+      <c r="I206" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J206" s="1">
+        <v>45092</v>
+      </c>
       <c r="K206" s="1"/>
       <c r="L206" s="1"/>
-      <c r="M206" s="1"/>
-[...2 lines deleted...]
-      <c r="P206" s="1"/>
+      <c r="M206" s="1">
+        <v>0</v>
+      </c>
+      <c r="N206" s="1">
+        <v>0</v>
+      </c>
+      <c r="O206" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P206" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="207" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A207" s="1"/>
-      <c r="B207" s="1"/>
+      <c r="A207" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B207" s="1" t="s">
+        <v>36</v>
+      </c>
       <c r="C207" s="1"/>
-      <c r="D207" s="1"/>
-[...1 lines deleted...]
-      <c r="F207" s="1"/>
+      <c r="D207" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E207" s="1">
+        <v>0</v>
+      </c>
+      <c r="F207" s="1">
+        <v>0</v>
+      </c>
       <c r="G207" s="1"/>
       <c r="H207" s="1"/>
-      <c r="I207" s="1"/>
-      <c r="J207" s="1"/>
+      <c r="I207" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J207" s="1">
+        <v>45092</v>
+      </c>
       <c r="K207" s="1"/>
       <c r="L207" s="1"/>
-      <c r="M207" s="1"/>
-[...2 lines deleted...]
-      <c r="P207" s="1"/>
+      <c r="M207" s="1">
+        <v>0</v>
+      </c>
+      <c r="N207" s="1">
+        <v>473.56728944911293</v>
+      </c>
+      <c r="O207" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P207" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="208" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A208" s="1"/>
-      <c r="B208" s="1"/>
+      <c r="A208" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B208" s="1" t="s">
+        <v>38</v>
+      </c>
       <c r="C208" s="1"/>
-      <c r="D208" s="1"/>
-[...1 lines deleted...]
-      <c r="F208" s="1"/>
+      <c r="D208" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E208" s="1">
+        <v>5</v>
+      </c>
+      <c r="F208" s="1">
+        <v>473.56728944911293</v>
+      </c>
       <c r="G208" s="1"/>
       <c r="H208" s="1"/>
-      <c r="I208" s="1"/>
-      <c r="J208" s="1"/>
+      <c r="I208" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J208" s="1">
+        <v>45092</v>
+      </c>
       <c r="K208" s="1"/>
-      <c r="L208" s="1"/>
-[...3 lines deleted...]
-      <c r="P208" s="1"/>
+      <c r="L208" s="1">
+        <v>0</v>
+      </c>
+      <c r="M208" s="1">
+        <v>5</v>
+      </c>
+      <c r="N208" s="1">
+        <v>77.998333333333335</v>
+      </c>
+      <c r="O208" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P208" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="209" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A209" s="1"/>
-      <c r="B209" s="1"/>
+      <c r="A209" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B209" s="1" t="s">
+        <v>322</v>
+      </c>
       <c r="C209" s="1"/>
-      <c r="D209" s="1"/>
-[...1 lines deleted...]
-      <c r="F209" s="1"/>
+      <c r="D209" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E209" s="1">
+        <v>1</v>
+      </c>
+      <c r="F209" s="1">
+        <v>77.998333333333335</v>
+      </c>
       <c r="G209" s="1"/>
       <c r="H209" s="1"/>
-      <c r="I209" s="1"/>
-      <c r="J209" s="1"/>
+      <c r="I209" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J209" s="1">
+        <v>45092</v>
+      </c>
       <c r="K209" s="1"/>
-      <c r="L209" s="1"/>
-[...3 lines deleted...]
-      <c r="P209" s="1"/>
+      <c r="L209" s="1">
+        <v>0</v>
+      </c>
+      <c r="M209" s="1">
+        <v>1</v>
+      </c>
+      <c r="N209" s="1">
+        <v>1661.4399999999996</v>
+      </c>
+      <c r="O209" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P209" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="210" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A210" s="1"/>
-      <c r="B210" s="1"/>
+      <c r="A210" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B210" s="1" t="s">
+        <v>42</v>
+      </c>
       <c r="C210" s="1"/>
-      <c r="D210" s="1"/>
-[...11 lines deleted...]
-      <c r="P210" s="1"/>
+      <c r="D210" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E210" s="1">
+        <v>13</v>
+      </c>
+      <c r="F210" s="1">
+        <v>552.24</v>
+      </c>
+      <c r="G210" s="1">
+        <v>20</v>
+      </c>
+      <c r="H210" s="1">
+        <v>1534</v>
+      </c>
+      <c r="I210" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="J210" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="K210" s="1">
+        <v>10</v>
+      </c>
+      <c r="L210" s="1">
+        <v>424.80000000000007</v>
+      </c>
+      <c r="M210" s="1">
+        <v>23</v>
+      </c>
+      <c r="N210" s="1">
+        <v>5777.9509803921574</v>
+      </c>
+      <c r="O210" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P210" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="211" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A211" s="1"/>
-      <c r="B211" s="1"/>
+      <c r="A211" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B211" s="1" t="s">
+        <v>44</v>
+      </c>
       <c r="C211" s="1"/>
-      <c r="D211" s="1"/>
-[...1 lines deleted...]
-      <c r="F211" s="1"/>
+      <c r="D211" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E211" s="1">
+        <v>42</v>
+      </c>
+      <c r="F211" s="1">
+        <v>6933.5411764705896</v>
+      </c>
       <c r="G211" s="1"/>
       <c r="H211" s="1"/>
-      <c r="I211" s="1"/>
-[...6 lines deleted...]
-      <c r="P211" s="1"/>
+      <c r="I211" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="J211" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="K211" s="1">
+        <v>7</v>
+      </c>
+      <c r="L211" s="1">
+        <v>1155.5901960784317</v>
+      </c>
+      <c r="M211" s="1">
+        <v>35</v>
+      </c>
+      <c r="N211" s="1">
+        <v>2873.2921809954755</v>
+      </c>
+      <c r="O211" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P211" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="212" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A212" s="1"/>
-      <c r="B212" s="1"/>
+      <c r="A212" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B212" s="1" t="s">
+        <v>46</v>
+      </c>
       <c r="C212" s="1"/>
-      <c r="D212" s="1"/>
-[...1 lines deleted...]
-      <c r="F212" s="1"/>
+      <c r="D212" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E212" s="1">
+        <v>26</v>
+      </c>
+      <c r="F212" s="1">
+        <v>3395.7089411764709</v>
+      </c>
       <c r="G212" s="1"/>
       <c r="H212" s="1"/>
-      <c r="I212" s="1"/>
-[...6 lines deleted...]
-      <c r="P212" s="1"/>
+      <c r="I212" s="1">
+        <v>45825</v>
+      </c>
+      <c r="J212" s="1">
+        <v>45825</v>
+      </c>
+      <c r="K212" s="1">
+        <v>4</v>
+      </c>
+      <c r="L212" s="1">
+        <v>522.41676018099554</v>
+      </c>
+      <c r="M212" s="1">
+        <v>22</v>
+      </c>
+      <c r="N212" s="1">
+        <v>0</v>
+      </c>
+      <c r="O212" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P212" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="213" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A213" s="1"/>
-      <c r="B213" s="1"/>
+      <c r="A213" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B213" s="1" t="s">
+        <v>48</v>
+      </c>
       <c r="C213" s="1"/>
-      <c r="D213" s="1"/>
-[...1 lines deleted...]
-      <c r="F213" s="1"/>
+      <c r="D213" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E213" s="1">
+        <v>0</v>
+      </c>
+      <c r="F213" s="1">
+        <v>0</v>
+      </c>
       <c r="G213" s="1"/>
       <c r="H213" s="1"/>
-      <c r="I213" s="1"/>
-      <c r="J213" s="1"/>
+      <c r="I213" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J213" s="1">
+        <v>45092</v>
+      </c>
       <c r="K213" s="1"/>
-      <c r="L213" s="1"/>
-[...3 lines deleted...]
-      <c r="P213" s="1"/>
+      <c r="L213" s="1">
+        <v>0</v>
+      </c>
+      <c r="M213" s="1">
+        <v>0</v>
+      </c>
+      <c r="N213" s="1">
+        <v>1038.4000000000003</v>
+      </c>
+      <c r="O213" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P213" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="214" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A214" s="1"/>
-      <c r="B214" s="1"/>
+      <c r="A214" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B214" s="1" t="s">
+        <v>50</v>
+      </c>
       <c r="C214" s="1"/>
-      <c r="D214" s="1"/>
-[...1 lines deleted...]
-      <c r="F214" s="1"/>
+      <c r="D214" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E214" s="1">
+        <v>5</v>
+      </c>
+      <c r="F214" s="1">
+        <v>2596.0000000000005</v>
+      </c>
       <c r="G214" s="1"/>
       <c r="H214" s="1"/>
-      <c r="I214" s="1"/>
-[...6 lines deleted...]
-      <c r="P214" s="1"/>
+      <c r="I214" s="1">
+        <v>45825</v>
+      </c>
+      <c r="J214" s="1">
+        <v>45825</v>
+      </c>
+      <c r="K214" s="1">
+        <v>3</v>
+      </c>
+      <c r="L214" s="1">
+        <v>1557.6000000000001</v>
+      </c>
+      <c r="M214" s="1">
+        <v>2</v>
+      </c>
+      <c r="N214" s="1">
+        <v>0</v>
+      </c>
+      <c r="O214" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P214" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="215" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A215" s="1"/>
-      <c r="B215" s="1"/>
+      <c r="A215" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B215" s="1" t="s">
+        <v>52</v>
+      </c>
       <c r="C215" s="1"/>
-      <c r="D215" s="1"/>
-[...1 lines deleted...]
-      <c r="F215" s="1"/>
+      <c r="D215" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E215" s="1">
+        <v>0</v>
+      </c>
+      <c r="F215" s="1">
+        <v>0</v>
+      </c>
       <c r="G215" s="1"/>
       <c r="H215" s="1"/>
-      <c r="I215" s="1"/>
-      <c r="J215" s="1"/>
+      <c r="I215" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J215" s="1">
+        <v>45092</v>
+      </c>
       <c r="K215" s="1"/>
-      <c r="L215" s="1"/>
-[...3 lines deleted...]
-      <c r="P215" s="1"/>
+      <c r="L215" s="1">
+        <v>0</v>
+      </c>
+      <c r="M215" s="1">
+        <v>0</v>
+      </c>
+      <c r="N215" s="1">
+        <v>295</v>
+      </c>
+      <c r="O215" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P215" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="216" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A216" s="1"/>
-      <c r="B216" s="1"/>
+      <c r="A216" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B216" s="1" t="s">
+        <v>348</v>
+      </c>
       <c r="C216" s="1"/>
-      <c r="D216" s="1"/>
-[...1 lines deleted...]
-      <c r="F216" s="1"/>
+      <c r="D216" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E216" s="1">
+        <v>1</v>
+      </c>
+      <c r="F216" s="1">
+        <v>295</v>
+      </c>
       <c r="G216" s="1"/>
       <c r="H216" s="1"/>
-      <c r="I216" s="1"/>
-      <c r="J216" s="1"/>
+      <c r="I216" s="1">
+        <v>45611</v>
+      </c>
+      <c r="J216" s="1">
+        <v>45611</v>
+      </c>
       <c r="K216" s="1"/>
-      <c r="L216" s="1"/>
-[...3 lines deleted...]
-      <c r="P216" s="1"/>
+      <c r="L216" s="1">
+        <v>0</v>
+      </c>
+      <c r="M216" s="1">
+        <v>1</v>
+      </c>
+      <c r="N216" s="1">
+        <v>4884.9939685314685</v>
+      </c>
+      <c r="O216" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P216" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="217" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A217" s="1"/>
-      <c r="B217" s="1"/>
+      <c r="A217" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B217" s="1" t="s">
+        <v>54</v>
+      </c>
       <c r="C217" s="1"/>
-      <c r="D217" s="1"/>
-[...1 lines deleted...]
-      <c r="F217" s="1"/>
+      <c r="D217" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E217" s="1">
+        <v>26</v>
+      </c>
+      <c r="F217" s="1">
+        <v>8467.3228787878779</v>
+      </c>
       <c r="G217" s="1"/>
       <c r="H217" s="1"/>
-      <c r="I217" s="1"/>
-[...6 lines deleted...]
-      <c r="P217" s="1"/>
+      <c r="I217" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="J217" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="K217" s="1">
+        <v>11</v>
+      </c>
+      <c r="L217" s="1">
+        <v>3582.3289102564095</v>
+      </c>
+      <c r="M217" s="1">
+        <v>15</v>
+      </c>
+      <c r="N217" s="1">
+        <v>2612.5166666666673</v>
+      </c>
+      <c r="O217" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P217" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="218" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A218" s="1"/>
-      <c r="B218" s="1"/>
+      <c r="A218" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B218" s="1" t="s">
+        <v>323</v>
+      </c>
       <c r="C218" s="1"/>
-      <c r="D218" s="1"/>
-[...1 lines deleted...]
-      <c r="F218" s="1"/>
+      <c r="D218" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E218" s="1">
+        <v>5</v>
+      </c>
+      <c r="F218" s="1">
+        <v>2612.5166666666673</v>
+      </c>
       <c r="G218" s="1"/>
       <c r="H218" s="1"/>
-      <c r="I218" s="1"/>
-      <c r="J218" s="1"/>
+      <c r="I218" s="1">
+        <v>45611</v>
+      </c>
+      <c r="J218" s="1">
+        <v>45611</v>
+      </c>
       <c r="K218" s="1"/>
-      <c r="L218" s="1"/>
-[...3 lines deleted...]
-      <c r="P218" s="1"/>
+      <c r="L218" s="1">
+        <v>0</v>
+      </c>
+      <c r="M218" s="1">
+        <v>5</v>
+      </c>
+      <c r="N218" s="1">
+        <v>1574.4074999999998</v>
+      </c>
+      <c r="O218" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P218" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="219" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A219" s="1"/>
-      <c r="B219" s="1"/>
+      <c r="A219" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B219" s="1" t="s">
+        <v>324</v>
+      </c>
       <c r="C219" s="1"/>
-      <c r="D219" s="1"/>
-[...1 lines deleted...]
-      <c r="F219" s="1"/>
+      <c r="D219" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E219" s="1">
+        <v>2</v>
+      </c>
+      <c r="F219" s="1">
+        <v>1574.4074999999998</v>
+      </c>
       <c r="G219" s="1"/>
       <c r="H219" s="1"/>
-      <c r="I219" s="1"/>
-      <c r="J219" s="1"/>
+      <c r="I219" s="1">
+        <v>45093</v>
+      </c>
+      <c r="J219" s="1">
+        <v>45093</v>
+      </c>
       <c r="K219" s="1"/>
-      <c r="L219" s="1"/>
-[...3 lines deleted...]
-      <c r="P219" s="1"/>
+      <c r="L219" s="1">
+        <v>0</v>
+      </c>
+      <c r="M219" s="1">
+        <v>2</v>
+      </c>
+      <c r="N219" s="1">
+        <v>4704.9805363636369</v>
+      </c>
+      <c r="O219" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P219" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="220" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A220" s="1"/>
-[...8 lines deleted...]
-      <c r="J220" s="1"/>
+      <c r="A220" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B220" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="C220" s="1">
+        <v>47131810</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E220" s="1">
+        <v>1</v>
+      </c>
+      <c r="F220" s="1">
+        <v>386.18053636363629</v>
+      </c>
+      <c r="G220" s="1">
+        <v>12</v>
+      </c>
+      <c r="H220" s="1">
+        <v>4318.8</v>
+      </c>
+      <c r="I220" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J220" s="1">
+        <v>45092</v>
+      </c>
       <c r="K220" s="1"/>
-      <c r="L220" s="1"/>
-[...3 lines deleted...]
-      <c r="P220" s="1"/>
+      <c r="L220" s="1">
+        <v>0</v>
+      </c>
+      <c r="M220" s="1">
+        <v>13</v>
+      </c>
+      <c r="N220" s="1">
+        <v>2734.7215660141619</v>
+      </c>
+      <c r="O220" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P220" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="221" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A221" s="1"/>
-      <c r="B221" s="1"/>
+      <c r="A221" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B221" s="1" t="s">
+        <v>58</v>
+      </c>
       <c r="C221" s="1"/>
-      <c r="D221" s="1"/>
-[...1 lines deleted...]
-      <c r="F221" s="1"/>
+      <c r="D221" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E221" s="1">
+        <v>37</v>
+      </c>
+      <c r="F221" s="1">
+        <v>3372.8232647507994</v>
+      </c>
       <c r="G221" s="1"/>
       <c r="H221" s="1"/>
-      <c r="I221" s="1"/>
-[...6 lines deleted...]
-      <c r="P221" s="1"/>
+      <c r="I221" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="J221" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="K221" s="1">
+        <v>7</v>
+      </c>
+      <c r="L221" s="1">
+        <v>638.10169873663767</v>
+      </c>
+      <c r="M221" s="1">
+        <v>30</v>
+      </c>
+      <c r="N221" s="1">
+        <v>1261</v>
+      </c>
+      <c r="O221" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P221" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="222" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A222" s="1"/>
-      <c r="B222" s="1"/>
+      <c r="A222" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B222" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="C222" s="1"/>
-      <c r="D222" s="1"/>
-[...1 lines deleted...]
-      <c r="F222" s="1"/>
+      <c r="D222" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E222" s="1">
+        <v>2</v>
+      </c>
+      <c r="F222" s="1">
+        <v>1261</v>
+      </c>
       <c r="G222" s="1"/>
       <c r="H222" s="1"/>
-      <c r="I222" s="1"/>
-      <c r="J222" s="1"/>
+      <c r="I222" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J222" s="1">
+        <v>45092</v>
+      </c>
       <c r="K222" s="1"/>
-      <c r="L222" s="1"/>
-[...3 lines deleted...]
-      <c r="P222" s="1"/>
+      <c r="L222" s="1">
+        <v>0</v>
+      </c>
+      <c r="M222" s="1">
+        <v>2</v>
+      </c>
+      <c r="N222" s="1">
+        <v>4130</v>
+      </c>
+      <c r="O222" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P222" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="223" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A223" s="1"/>
-      <c r="B223" s="1"/>
+      <c r="A223" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B223" s="1" t="s">
+        <v>201</v>
+      </c>
       <c r="C223" s="1"/>
-      <c r="D223" s="1"/>
-[...1 lines deleted...]
-      <c r="F223" s="1"/>
+      <c r="D223" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E223" s="1">
+        <v>2</v>
+      </c>
+      <c r="F223" s="1">
+        <v>4130</v>
+      </c>
       <c r="G223" s="1"/>
       <c r="H223" s="1"/>
-      <c r="I223" s="1"/>
-      <c r="J223" s="1"/>
+      <c r="I223" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J223" s="1">
+        <v>45092</v>
+      </c>
       <c r="K223" s="1"/>
-      <c r="L223" s="1"/>
-[...3 lines deleted...]
-      <c r="P223" s="1"/>
+      <c r="L223" s="1">
+        <v>0</v>
+      </c>
+      <c r="M223" s="1">
+        <v>2</v>
+      </c>
+      <c r="N223" s="1">
+        <v>1499.99</v>
+      </c>
+      <c r="O223" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P223" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="224" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A224" s="1"/>
-      <c r="B224" s="1"/>
+      <c r="A224" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B224" s="1" t="s">
+        <v>63</v>
+      </c>
       <c r="C224" s="1"/>
-      <c r="D224" s="1"/>
-[...1 lines deleted...]
-      <c r="F224" s="1"/>
+      <c r="D224" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E224" s="1">
+        <v>2</v>
+      </c>
+      <c r="F224" s="1">
+        <v>1499.99</v>
+      </c>
       <c r="G224" s="1"/>
       <c r="H224" s="1"/>
-      <c r="I224" s="1"/>
-      <c r="J224" s="1"/>
+      <c r="I224" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J224" s="1">
+        <v>45092</v>
+      </c>
       <c r="K224" s="1"/>
-      <c r="L224" s="1"/>
-[...3 lines deleted...]
-      <c r="P224" s="1"/>
+      <c r="L224" s="1">
+        <v>0</v>
+      </c>
+      <c r="M224" s="1">
+        <v>2</v>
+      </c>
+      <c r="N224" s="1">
+        <v>329.995</v>
+      </c>
+      <c r="O224" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P224" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="225" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A225" s="1"/>
-      <c r="B225" s="1"/>
+      <c r="A225" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B225" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="C225" s="1"/>
-      <c r="D225" s="1"/>
-[...1 lines deleted...]
-      <c r="F225" s="1"/>
+      <c r="D225" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E225" s="1">
+        <v>2</v>
+      </c>
+      <c r="F225" s="1">
+        <v>329.995</v>
+      </c>
       <c r="G225" s="1"/>
       <c r="H225" s="1"/>
-      <c r="I225" s="1"/>
-      <c r="J225" s="1"/>
+      <c r="I225" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J225" s="1">
+        <v>45092</v>
+      </c>
       <c r="K225" s="1"/>
-      <c r="L225" s="1"/>
-[...3 lines deleted...]
-      <c r="P225" s="1"/>
+      <c r="L225" s="1">
+        <v>0</v>
+      </c>
+      <c r="M225" s="1">
+        <v>2</v>
+      </c>
+      <c r="N225" s="1">
+        <v>0</v>
+      </c>
+      <c r="O225" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P225" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="226" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A226" s="1"/>
-      <c r="B226" s="1"/>
+      <c r="A226" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B226" s="1" t="s">
+        <v>67</v>
+      </c>
       <c r="C226" s="1"/>
-      <c r="D226" s="1"/>
-[...1 lines deleted...]
-      <c r="F226" s="1"/>
+      <c r="D226" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E226" s="1">
+        <v>0</v>
+      </c>
+      <c r="F226" s="1">
+        <v>0</v>
+      </c>
       <c r="G226" s="1"/>
       <c r="H226" s="1"/>
-      <c r="I226" s="1"/>
-      <c r="J226" s="1"/>
+      <c r="I226" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J226" s="1">
+        <v>45092</v>
+      </c>
       <c r="K226" s="1"/>
       <c r="L226" s="1"/>
-      <c r="M226" s="1"/>
-[...2 lines deleted...]
-      <c r="P226" s="1"/>
+      <c r="M226" s="1">
+        <v>0</v>
+      </c>
+      <c r="N226" s="1">
+        <v>25044.963636363638</v>
+      </c>
+      <c r="O226" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P226" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="227" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A227" s="1"/>
-      <c r="B227" s="1"/>
+      <c r="A227" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B227" s="1" t="s">
+        <v>226</v>
+      </c>
       <c r="C227" s="1"/>
-      <c r="D227" s="1"/>
-[...1 lines deleted...]
-      <c r="F227" s="1"/>
+      <c r="D227" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="E227" s="1">
+        <v>45</v>
+      </c>
+      <c r="F227" s="1">
+        <v>30460.090909090912</v>
+      </c>
       <c r="G227" s="1"/>
       <c r="H227" s="1"/>
-      <c r="I227" s="1"/>
-[...6 lines deleted...]
-      <c r="P227" s="1"/>
+      <c r="I227" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="J227" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="K227" s="1">
+        <v>8</v>
+      </c>
+      <c r="L227" s="1">
+        <v>5415.1272727272735</v>
+      </c>
+      <c r="M227" s="1">
+        <v>37</v>
+      </c>
+      <c r="N227" s="1">
+        <v>507.66818181818235</v>
+      </c>
+      <c r="O227" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P227" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="228" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A228" s="1"/>
-      <c r="B228" s="1"/>
+      <c r="A228" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B228" s="1" t="s">
+        <v>70</v>
+      </c>
       <c r="C228" s="1"/>
-      <c r="D228" s="1"/>
-[...11 lines deleted...]
-      <c r="P228" s="1"/>
+      <c r="D228" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E228" s="1">
+        <v>11</v>
+      </c>
+      <c r="F228" s="1">
+        <v>905.27849271973082</v>
+      </c>
+      <c r="G228" s="1">
+        <v>96</v>
+      </c>
+      <c r="H228" s="1">
+        <v>5415.1272727272735</v>
+      </c>
+      <c r="I228" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J228" s="1">
+        <v>45092</v>
+      </c>
+      <c r="K228" s="1">
+        <v>98</v>
+      </c>
+      <c r="L228" s="1">
+        <v>5812.737583628822</v>
+      </c>
+      <c r="M228" s="1">
+        <v>9</v>
+      </c>
+      <c r="N228" s="1">
+        <v>5740.7000000000007</v>
+      </c>
+      <c r="O228" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P228" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="229" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A229" s="1"/>
-      <c r="B229" s="1"/>
+      <c r="A229" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B229" s="1" t="s">
+        <v>72</v>
+      </c>
       <c r="C229" s="1"/>
-      <c r="D229" s="1"/>
-[...11 lines deleted...]
-      <c r="P229" s="1"/>
+      <c r="D229" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="E229" s="1">
+        <v>9</v>
+      </c>
+      <c r="F229" s="1">
+        <v>5787.9</v>
+      </c>
+      <c r="G229" s="1">
+        <v>10</v>
+      </c>
+      <c r="H229" s="1">
+        <v>7670</v>
+      </c>
+      <c r="I229" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="J229" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="K229" s="1">
+        <v>12</v>
+      </c>
+      <c r="L229" s="1">
+        <v>7717.1999999999989</v>
+      </c>
+      <c r="M229" s="1">
+        <v>7</v>
+      </c>
+      <c r="N229" s="1">
+        <v>214.36666666667043</v>
+      </c>
+      <c r="O229" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P229" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="230" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A230" s="1"/>
-      <c r="B230" s="1"/>
+      <c r="A230" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B230" s="1" t="s">
+        <v>73</v>
+      </c>
       <c r="C230" s="1"/>
-      <c r="D230" s="1"/>
-[...11 lines deleted...]
-      <c r="P230" s="1"/>
+      <c r="D230" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E230" s="1">
+        <v>0</v>
+      </c>
+      <c r="F230" s="1">
+        <v>4.5474735088646412E-12</v>
+      </c>
+      <c r="G230" s="1">
+        <v>72</v>
+      </c>
+      <c r="H230" s="1">
+        <v>7717.1999999999989</v>
+      </c>
+      <c r="I230" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J230" s="1">
+        <v>45092</v>
+      </c>
+      <c r="K230" s="1">
+        <v>70</v>
+      </c>
+      <c r="L230" s="1">
+        <v>7502.833333333333</v>
+      </c>
+      <c r="M230" s="1">
+        <v>2</v>
+      </c>
+      <c r="N230" s="1">
+        <v>6419.2</v>
+      </c>
+      <c r="O230" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P230" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="231" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A231" s="1"/>
-      <c r="B231" s="1"/>
+      <c r="A231" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B231" s="1" t="s">
+        <v>227</v>
+      </c>
       <c r="C231" s="1"/>
-      <c r="D231" s="1"/>
-[...11 lines deleted...]
-      <c r="P231" s="1"/>
+      <c r="D231" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E231" s="1">
+        <v>4</v>
+      </c>
+      <c r="F231" s="1">
+        <v>5192</v>
+      </c>
+      <c r="G231" s="1">
+        <v>2</v>
+      </c>
+      <c r="H231" s="1">
+        <v>2525.1999999999998</v>
+      </c>
+      <c r="I231" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="J231" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="K231" s="1">
+        <v>1</v>
+      </c>
+      <c r="L231" s="1">
+        <v>1298</v>
+      </c>
+      <c r="M231" s="1">
+        <v>5</v>
+      </c>
+      <c r="N231" s="1">
+        <v>0</v>
+      </c>
+      <c r="O231" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P231" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="232" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A232" s="1"/>
-      <c r="B232" s="1"/>
+      <c r="A232" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B232" s="1" t="s">
+        <v>228</v>
+      </c>
       <c r="C232" s="1"/>
-      <c r="D232" s="1"/>
-[...11 lines deleted...]
-      <c r="P232" s="1"/>
+      <c r="D232" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E232" s="1">
+        <v>2</v>
+      </c>
+      <c r="F232" s="1">
+        <v>259.60000000000002</v>
+      </c>
+      <c r="G232" s="1">
+        <v>10</v>
+      </c>
+      <c r="H232" s="1">
+        <v>1298</v>
+      </c>
+      <c r="I232" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J232" s="1">
+        <v>45092</v>
+      </c>
+      <c r="K232" s="1">
+        <v>12</v>
+      </c>
+      <c r="L232" s="1">
+        <v>1557.6000000000001</v>
+      </c>
+      <c r="M232" s="1">
+        <v>0</v>
+      </c>
+      <c r="N232" s="1">
+        <v>0</v>
+      </c>
+      <c r="O232" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P232" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="233" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A233" s="1"/>
-      <c r="B233" s="1"/>
+      <c r="A233" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B233" s="1" t="s">
+        <v>229</v>
+      </c>
       <c r="C233" s="1"/>
-      <c r="D233" s="1"/>
+      <c r="D233" s="1" t="s">
+        <v>153</v>
+      </c>
       <c r="E233" s="1"/>
-      <c r="F233" s="1"/>
+      <c r="F233" s="1">
+        <v>0</v>
+      </c>
       <c r="G233" s="1"/>
       <c r="H233" s="1"/>
-      <c r="I233" s="1"/>
-      <c r="J233" s="1"/>
+      <c r="I233" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J233" s="1">
+        <v>45092</v>
+      </c>
       <c r="K233" s="1"/>
       <c r="L233" s="1"/>
       <c r="M233" s="1"/>
-      <c r="N233" s="1"/>
-[...1 lines deleted...]
-      <c r="P233" s="1"/>
+      <c r="N233" s="1">
+        <v>0</v>
+      </c>
+      <c r="O233" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P233" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="234" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A234" s="1"/>
-      <c r="B234" s="1"/>
+      <c r="A234" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B234" s="1" t="s">
+        <v>230</v>
+      </c>
       <c r="C234" s="1"/>
-      <c r="D234" s="1"/>
-[...1 lines deleted...]
-      <c r="F234" s="1"/>
+      <c r="D234" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E234" s="1">
+        <v>0</v>
+      </c>
+      <c r="F234" s="1">
+        <v>0</v>
+      </c>
       <c r="G234" s="1"/>
       <c r="H234" s="1"/>
-      <c r="I234" s="1"/>
-      <c r="J234" s="1"/>
+      <c r="I234" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J234" s="1">
+        <v>45092</v>
+      </c>
       <c r="K234" s="1"/>
       <c r="L234" s="1"/>
-      <c r="M234" s="1"/>
-[...2 lines deleted...]
-      <c r="P234" s="1"/>
+      <c r="M234" s="1">
+        <v>0</v>
+      </c>
+      <c r="N234" s="1">
+        <v>440.99333333333334</v>
+      </c>
+      <c r="O234" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P234" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="235" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A235" s="1"/>
-      <c r="B235" s="1"/>
+      <c r="A235" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B235" s="1" t="s">
+        <v>349</v>
+      </c>
       <c r="C235" s="1"/>
-      <c r="D235" s="1"/>
-[...1 lines deleted...]
-      <c r="F235" s="1"/>
+      <c r="D235" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E235" s="1">
+        <v>2</v>
+      </c>
+      <c r="F235" s="1">
+        <v>440.99333333333334</v>
+      </c>
       <c r="G235" s="1"/>
       <c r="H235" s="1"/>
-      <c r="I235" s="1"/>
-      <c r="J235" s="1"/>
+      <c r="I235" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J235" s="1">
+        <v>45092</v>
+      </c>
       <c r="K235" s="1"/>
-      <c r="L235" s="1"/>
-[...3 lines deleted...]
-      <c r="P235" s="1"/>
+      <c r="L235" s="1">
+        <v>0</v>
+      </c>
+      <c r="M235" s="1">
+        <v>2</v>
+      </c>
+      <c r="N235" s="1">
+        <v>3245</v>
+      </c>
+      <c r="O235" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P235" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="236" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A236" s="1"/>
-      <c r="B236" s="1"/>
+      <c r="A236" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B236" s="1" t="s">
+        <v>78</v>
+      </c>
       <c r="C236" s="1"/>
-      <c r="D236" s="1"/>
-[...1 lines deleted...]
-      <c r="F236" s="1"/>
+      <c r="D236" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E236" s="1">
+        <v>11</v>
+      </c>
+      <c r="F236" s="1">
+        <v>3245</v>
+      </c>
       <c r="G236" s="1"/>
       <c r="H236" s="1"/>
-      <c r="I236" s="1"/>
-      <c r="J236" s="1"/>
+      <c r="I236" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J236" s="1">
+        <v>45092</v>
+      </c>
       <c r="K236" s="1"/>
-      <c r="L236" s="1"/>
-[...3 lines deleted...]
-      <c r="P236" s="1"/>
+      <c r="L236" s="1">
+        <v>0</v>
+      </c>
+      <c r="M236" s="1">
+        <v>11</v>
+      </c>
+      <c r="N236" s="1">
+        <v>4159.5</v>
+      </c>
+      <c r="O236" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P236" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="237" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A237" s="1"/>
-      <c r="B237" s="1"/>
-[...13 lines deleted...]
-      <c r="P237" s="1"/>
+      <c r="B237" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="C237" s="1">
+        <v>47131816</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E237" s="1">
+        <v>47131816</v>
+      </c>
+      <c r="F237" s="1">
+        <v>0</v>
+      </c>
+      <c r="G237" s="1">
+        <v>24</v>
+      </c>
+      <c r="H237" s="1">
+        <v>6655.2</v>
+      </c>
+      <c r="I237" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="J237" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="K237" s="1">
+        <v>9</v>
+      </c>
+      <c r="L237" s="1">
+        <v>2495.7000000000003</v>
+      </c>
+      <c r="M237" s="1">
+        <v>47131831</v>
+      </c>
+      <c r="N237" s="1">
+        <v>1176.0666666666666</v>
+      </c>
+      <c r="O237" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P237" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="238" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A238" s="1"/>
-      <c r="B238" s="1"/>
+      <c r="A238" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B238" s="1" t="s">
+        <v>80</v>
+      </c>
       <c r="C238" s="1"/>
-      <c r="D238" s="1"/>
-[...1 lines deleted...]
-      <c r="F238" s="1"/>
+      <c r="D238" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E238" s="1">
+        <v>20</v>
+      </c>
+      <c r="F238" s="1">
+        <v>2940.166666666667</v>
+      </c>
       <c r="G238" s="1"/>
       <c r="H238" s="1"/>
-      <c r="I238" s="1"/>
-[...6 lines deleted...]
-      <c r="P238" s="1"/>
+      <c r="I238" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J238" s="1">
+        <v>45092</v>
+      </c>
+      <c r="K238" s="1">
+        <v>12</v>
+      </c>
+      <c r="L238" s="1">
+        <v>1764.1000000000004</v>
+      </c>
+      <c r="M238" s="1">
+        <v>8</v>
+      </c>
+      <c r="N238" s="1">
+        <v>0</v>
+      </c>
+      <c r="O238" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P238" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="239" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A239" s="1"/>
-      <c r="B239" s="1"/>
+      <c r="A239" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B239" s="1" t="s">
+        <v>82</v>
+      </c>
       <c r="C239" s="1"/>
-      <c r="D239" s="1"/>
-[...1 lines deleted...]
-      <c r="F239" s="1"/>
+      <c r="D239" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E239" s="1">
+        <v>0</v>
+      </c>
+      <c r="F239" s="1">
+        <v>0</v>
+      </c>
       <c r="G239" s="1"/>
       <c r="H239" s="1"/>
-      <c r="I239" s="1"/>
-      <c r="J239" s="1"/>
+      <c r="I239" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J239" s="1">
+        <v>45092</v>
+      </c>
       <c r="K239" s="1"/>
       <c r="L239" s="1"/>
-      <c r="M239" s="1"/>
-[...2 lines deleted...]
-      <c r="P239" s="1"/>
+      <c r="M239" s="1">
+        <v>0</v>
+      </c>
+      <c r="N239" s="1">
+        <v>0</v>
+      </c>
+      <c r="O239" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P239" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="240" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A240" s="1"/>
-      <c r="B240" s="1"/>
+      <c r="A240" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B240" s="1" t="s">
+        <v>207</v>
+      </c>
       <c r="C240" s="1"/>
-      <c r="D240" s="1"/>
-[...1 lines deleted...]
-      <c r="F240" s="1"/>
+      <c r="D240" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E240" s="1">
+        <v>0</v>
+      </c>
+      <c r="F240" s="1">
+        <v>0</v>
+      </c>
       <c r="G240" s="1"/>
       <c r="H240" s="1"/>
-      <c r="I240" s="1"/>
-      <c r="J240" s="1"/>
+      <c r="I240" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J240" s="1">
+        <v>45092</v>
+      </c>
       <c r="K240" s="1"/>
       <c r="L240" s="1"/>
-      <c r="M240" s="1"/>
-[...2 lines deleted...]
-      <c r="P240" s="1"/>
+      <c r="M240" s="1">
+        <v>0</v>
+      </c>
+      <c r="N240" s="1">
+        <v>1464.2016666666666</v>
+      </c>
+      <c r="O240" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P240" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="241" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A241" s="1"/>
-[...8 lines deleted...]
-      <c r="J241" s="1"/>
+      <c r="A241" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B241" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="C241" s="1">
+        <v>47131603</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E241" s="1">
+        <v>1</v>
+      </c>
+      <c r="F241" s="1">
+        <v>48.201666666666654</v>
+      </c>
+      <c r="G241" s="1">
+        <v>24</v>
+      </c>
+      <c r="H241" s="1">
+        <v>1416</v>
+      </c>
+      <c r="I241" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J241" s="1">
+        <v>45092</v>
+      </c>
       <c r="K241" s="1"/>
-      <c r="L241" s="1"/>
-[...3 lines deleted...]
-      <c r="P241" s="1"/>
+      <c r="L241" s="1">
+        <v>0</v>
+      </c>
+      <c r="M241" s="1">
+        <v>25</v>
+      </c>
+      <c r="N241" s="1">
+        <v>690.45862499999998</v>
+      </c>
+      <c r="O241" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P241" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="242" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A242" s="1"/>
-      <c r="B242" s="1"/>
+      <c r="A242" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B242" s="1" t="s">
+        <v>85</v>
+      </c>
       <c r="C242" s="1"/>
-      <c r="D242" s="1"/>
-[...1 lines deleted...]
-      <c r="F242" s="1"/>
+      <c r="D242" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E242" s="1">
+        <v>10</v>
+      </c>
+      <c r="F242" s="1">
+        <v>1150.764375</v>
+      </c>
       <c r="G242" s="1"/>
       <c r="H242" s="1"/>
-      <c r="I242" s="1"/>
-[...6 lines deleted...]
-      <c r="P242" s="1"/>
+      <c r="I242" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="J242" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="K242" s="1">
+        <v>4</v>
+      </c>
+      <c r="L242" s="1">
+        <v>460.30574999999999</v>
+      </c>
+      <c r="M242" s="1">
+        <v>6</v>
+      </c>
+      <c r="N242" s="1">
+        <v>3491.4425000000001</v>
+      </c>
+      <c r="O242" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P242" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="243" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A243" s="1"/>
-      <c r="B243" s="1"/>
+      <c r="A243" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B243" s="1" t="s">
+        <v>307</v>
+      </c>
       <c r="C243" s="1"/>
-      <c r="D243" s="1"/>
-[...1 lines deleted...]
-      <c r="F243" s="1"/>
+      <c r="D243" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E243" s="1">
+        <v>3</v>
+      </c>
+      <c r="F243" s="1">
+        <v>10474.327499999999</v>
+      </c>
       <c r="G243" s="1"/>
       <c r="H243" s="1"/>
-      <c r="I243" s="1"/>
-[...6 lines deleted...]
-      <c r="P243" s="1"/>
+      <c r="I243" s="1">
+        <v>45947</v>
+      </c>
+      <c r="J243" s="1">
+        <v>45947</v>
+      </c>
+      <c r="K243" s="1">
+        <v>2</v>
+      </c>
+      <c r="L243" s="1">
+        <v>6982.8849999999993</v>
+      </c>
+      <c r="M243" s="1">
+        <v>1</v>
+      </c>
+      <c r="N243" s="1">
+        <v>460.19999999999993</v>
+      </c>
+      <c r="O243" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P243" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="244" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A244" s="1"/>
-      <c r="B244" s="1"/>
+      <c r="A244" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B244" s="1" t="s">
+        <v>209</v>
+      </c>
       <c r="C244" s="1"/>
-      <c r="D244" s="1"/>
-[...1 lines deleted...]
-      <c r="F244" s="1"/>
+      <c r="D244" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E244" s="1">
+        <v>2</v>
+      </c>
+      <c r="F244" s="1">
+        <v>460.19999999999993</v>
+      </c>
       <c r="G244" s="1"/>
       <c r="H244" s="1"/>
-      <c r="I244" s="1"/>
-      <c r="J244" s="1"/>
+      <c r="I244" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="J244" s="1" t="s">
+        <v>371</v>
+      </c>
       <c r="K244" s="1"/>
-      <c r="L244" s="1"/>
-[...3 lines deleted...]
-      <c r="P244" s="1"/>
+      <c r="L244" s="1">
+        <v>0</v>
+      </c>
+      <c r="M244" s="1">
+        <v>2</v>
+      </c>
+      <c r="N244" s="1">
+        <v>1380.6</v>
+      </c>
+      <c r="O244" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P244" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="245" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A245" s="1"/>
-[...1 lines deleted...]
-      <c r="C245" s="1"/>
+      <c r="A245" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B245" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="C245" s="1">
+        <v>52152002</v>
+      </c>
       <c r="D245" s="1"/>
       <c r="E245" s="1"/>
       <c r="F245" s="1"/>
-      <c r="G245" s="1"/>
-[...2 lines deleted...]
-      <c r="J245" s="1"/>
+      <c r="G245" s="1">
+        <v>3</v>
+      </c>
+      <c r="H245" s="1">
+        <v>1380.6</v>
+      </c>
+      <c r="I245" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="J245" s="1" t="s">
+        <v>398</v>
+      </c>
       <c r="K245" s="1"/>
       <c r="L245" s="1"/>
       <c r="M245" s="1"/>
-      <c r="N245" s="1"/>
-[...1 lines deleted...]
-      <c r="P245" s="1"/>
+      <c r="N245" s="1">
+        <v>1298.0041379310344</v>
+      </c>
+      <c r="O245" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P245" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="246" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A246" s="1"/>
-[...14 lines deleted...]
-      <c r="P246" s="1"/>
+      <c r="A246" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B246" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C246" s="1">
+        <v>47131816</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E246" s="1">
+        <v>6</v>
+      </c>
+      <c r="F246" s="1">
+        <v>297.60413793103442</v>
+      </c>
+      <c r="G246" s="1">
+        <v>24</v>
+      </c>
+      <c r="H246" s="1">
+        <v>1557.6</v>
+      </c>
+      <c r="I246" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="J246" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="K246" s="1">
+        <v>10</v>
+      </c>
+      <c r="L246" s="1">
+        <v>557.20000000000005</v>
+      </c>
+      <c r="M246" s="1">
+        <v>20</v>
+      </c>
+      <c r="N246" s="1">
+        <v>2433.75</v>
+      </c>
+      <c r="O246" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P246" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="247" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A247" s="1"/>
-[...14 lines deleted...]
-      <c r="P247" s="1"/>
+      <c r="A247" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B247" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="C247" s="1">
+        <v>47121701</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E247" s="1">
+        <v>0</v>
+      </c>
+      <c r="F247" s="1">
+        <v>0</v>
+      </c>
+      <c r="G247" s="1">
+        <v>400</v>
+      </c>
+      <c r="H247" s="1">
+        <v>2596</v>
+      </c>
+      <c r="I247" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="J247" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="K247" s="1">
+        <v>25</v>
+      </c>
+      <c r="L247" s="1">
+        <v>162.25</v>
+      </c>
+      <c r="M247" s="1">
+        <v>375</v>
+      </c>
+      <c r="N247" s="1">
+        <v>0</v>
+      </c>
+      <c r="O247" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P247" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="248" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A248" s="1"/>
-      <c r="B248" s="1"/>
+      <c r="A248" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="B248" s="1" t="s">
+        <v>211</v>
+      </c>
       <c r="C248" s="1"/>
-      <c r="D248" s="1"/>
-[...1 lines deleted...]
-      <c r="F248" s="1"/>
+      <c r="D248" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E248" s="1">
+        <v>0</v>
+      </c>
+      <c r="F248" s="1">
+        <v>0</v>
+      </c>
       <c r="G248" s="1"/>
       <c r="H248" s="1"/>
-      <c r="I248" s="1"/>
-      <c r="J248" s="1"/>
+      <c r="I248" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J248" s="1">
+        <v>45092</v>
+      </c>
       <c r="K248" s="1"/>
       <c r="L248" s="1"/>
-      <c r="M248" s="1"/>
-[...2 lines deleted...]
-      <c r="P248" s="1"/>
+      <c r="M248" s="1">
+        <v>0</v>
+      </c>
+      <c r="N248" s="1">
+        <v>0</v>
+      </c>
+      <c r="O248" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P248" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="249" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A249" s="1"/>
-      <c r="B249" s="1"/>
+      <c r="A249" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="B249" s="1" t="s">
+        <v>179</v>
+      </c>
       <c r="C249" s="1"/>
-      <c r="D249" s="1"/>
-[...1 lines deleted...]
-      <c r="F249" s="1"/>
+      <c r="D249" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E249" s="1">
+        <v>0</v>
+      </c>
+      <c r="F249" s="1">
+        <v>0</v>
+      </c>
       <c r="G249" s="1"/>
       <c r="H249" s="1"/>
-      <c r="I249" s="1"/>
-      <c r="J249" s="1"/>
+      <c r="I249" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J249" s="1">
+        <v>45092</v>
+      </c>
       <c r="K249" s="1"/>
       <c r="L249" s="1"/>
-      <c r="M249" s="1"/>
-[...2 lines deleted...]
-      <c r="P249" s="1"/>
+      <c r="M249" s="1">
+        <v>0</v>
+      </c>
+      <c r="N249" s="1">
+        <v>1671.9470212765957</v>
+      </c>
+      <c r="O249" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P249" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="250" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A250" s="1"/>
-      <c r="B250" s="1"/>
+      <c r="A250" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="B250" s="1" t="s">
+        <v>325</v>
+      </c>
       <c r="C250" s="1"/>
-      <c r="D250" s="1"/>
-[...1 lines deleted...]
-      <c r="F250" s="1"/>
+      <c r="D250" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E250" s="1">
+        <v>399</v>
+      </c>
+      <c r="F250" s="1">
+        <v>1858.2363829787234</v>
+      </c>
       <c r="G250" s="1"/>
       <c r="H250" s="1"/>
-      <c r="I250" s="1"/>
-[...6 lines deleted...]
-      <c r="P250" s="1"/>
+      <c r="I250" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="J250" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="K250" s="1">
+        <v>40</v>
+      </c>
+      <c r="L250" s="1">
+        <v>186.28936170212768</v>
+      </c>
+      <c r="M250" s="1">
+        <v>359</v>
+      </c>
+      <c r="N250" s="1">
+        <v>3451.5</v>
+      </c>
+      <c r="O250" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P250" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="251" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A251" s="1"/>
-      <c r="B251" s="1"/>
+      <c r="B251" s="1" t="s">
+        <v>372</v>
+      </c>
       <c r="C251" s="1"/>
-      <c r="D251" s="1"/>
-[...1 lines deleted...]
-      <c r="F251" s="1"/>
+      <c r="D251" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E251" s="1">
+        <v>3</v>
+      </c>
+      <c r="F251" s="1">
+        <v>3451.5</v>
+      </c>
       <c r="G251" s="1"/>
       <c r="H251" s="1"/>
-      <c r="I251" s="1"/>
-      <c r="J251" s="1"/>
+      <c r="I251" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="J251" s="1" t="s">
+        <v>371</v>
+      </c>
       <c r="K251" s="1"/>
       <c r="L251" s="1"/>
-      <c r="M251" s="1"/>
-[...2 lines deleted...]
-      <c r="P251" s="1"/>
+      <c r="M251" s="1">
+        <v>3</v>
+      </c>
+      <c r="N251" s="1">
+        <v>0</v>
+      </c>
+      <c r="O251" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P251" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="252" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A252" s="1"/>
-      <c r="B252" s="1"/>
+      <c r="A252" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="B252" s="1" t="s">
+        <v>212</v>
+      </c>
       <c r="C252" s="1"/>
-      <c r="D252" s="1"/>
-[...1 lines deleted...]
-      <c r="F252" s="1"/>
+      <c r="D252" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E252" s="1">
+        <v>0</v>
+      </c>
+      <c r="F252" s="1">
+        <v>0</v>
+      </c>
       <c r="G252" s="1"/>
       <c r="H252" s="1"/>
-      <c r="I252" s="1"/>
-      <c r="J252" s="1"/>
+      <c r="I252" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J252" s="1">
+        <v>45092</v>
+      </c>
       <c r="K252" s="1"/>
       <c r="L252" s="1"/>
-      <c r="M252" s="1"/>
-[...2 lines deleted...]
-      <c r="P252" s="1"/>
+      <c r="M252" s="1">
+        <v>0</v>
+      </c>
+      <c r="N252" s="1">
+        <v>0</v>
+      </c>
+      <c r="O252" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P252" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="253" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A253" s="1"/>
-      <c r="B253" s="1"/>
+      <c r="A253" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="B253" s="1" t="s">
+        <v>326</v>
+      </c>
       <c r="C253" s="1"/>
-      <c r="D253" s="1"/>
-[...1 lines deleted...]
-      <c r="F253" s="1"/>
+      <c r="D253" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E253" s="1">
+        <v>0</v>
+      </c>
+      <c r="F253" s="1">
+        <v>0</v>
+      </c>
       <c r="G253" s="1"/>
       <c r="H253" s="1"/>
-      <c r="I253" s="1"/>
-      <c r="J253" s="1"/>
+      <c r="I253" s="1">
+        <v>45611</v>
+      </c>
+      <c r="J253" s="1">
+        <v>45611</v>
+      </c>
       <c r="K253" s="1"/>
       <c r="L253" s="1"/>
-      <c r="M253" s="1"/>
-[...2 lines deleted...]
-      <c r="P253" s="1"/>
+      <c r="M253" s="1">
+        <v>0</v>
+      </c>
+      <c r="N253" s="1">
+        <v>0</v>
+      </c>
+      <c r="O253" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P253" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="254" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A254" s="1"/>
-      <c r="B254" s="1"/>
+      <c r="A254" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="B254" s="1" t="s">
+        <v>360</v>
+      </c>
       <c r="C254" s="1"/>
-      <c r="D254" s="1"/>
-[...1 lines deleted...]
-      <c r="F254" s="1"/>
+      <c r="D254" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E254" s="1">
+        <v>0</v>
+      </c>
+      <c r="F254" s="1">
+        <v>0</v>
+      </c>
       <c r="G254" s="1"/>
       <c r="H254" s="1"/>
-      <c r="I254" s="1"/>
-      <c r="J254" s="1"/>
+      <c r="I254" s="1">
+        <v>45947</v>
+      </c>
+      <c r="J254" s="1">
+        <v>45947</v>
+      </c>
       <c r="K254" s="1"/>
       <c r="L254" s="1"/>
-      <c r="M254" s="1"/>
+      <c r="M254" s="1">
+        <v>0</v>
+      </c>
       <c r="N254" s="1"/>
-      <c r="O254" s="1"/>
-      <c r="P254" s="1"/>
+      <c r="O254" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P254" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="255" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A255" s="1"/>
-      <c r="B255" s="1"/>
+      <c r="A255" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="B255" s="1" t="s">
+        <v>182</v>
+      </c>
       <c r="C255" s="1"/>
-      <c r="D255" s="1"/>
-      <c r="E255" s="1"/>
+      <c r="D255" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E255" s="1">
+        <v>0</v>
+      </c>
       <c r="F255" s="1"/>
       <c r="G255" s="1"/>
       <c r="H255" s="1"/>
-      <c r="I255" s="1"/>
-      <c r="J255" s="1"/>
+      <c r="I255" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J255" s="1">
+        <v>45092</v>
+      </c>
       <c r="K255" s="1"/>
       <c r="L255" s="1"/>
-      <c r="M255" s="1"/>
-[...2 lines deleted...]
-      <c r="P255" s="1"/>
+      <c r="M255" s="1">
+        <v>0</v>
+      </c>
+      <c r="N255" s="1">
+        <v>0</v>
+      </c>
+      <c r="O255" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P255" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="256" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A256" s="1"/>
-      <c r="B256" s="1"/>
+      <c r="A256" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="B256" s="1" t="s">
+        <v>213</v>
+      </c>
       <c r="C256" s="1"/>
-      <c r="D256" s="1"/>
-[...1 lines deleted...]
-      <c r="F256" s="1"/>
+      <c r="D256" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E256" s="1">
+        <v>0</v>
+      </c>
+      <c r="F256" s="1">
+        <v>0</v>
+      </c>
       <c r="G256" s="1"/>
       <c r="H256" s="1"/>
-      <c r="I256" s="1"/>
-      <c r="J256" s="1"/>
+      <c r="I256" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J256" s="1">
+        <v>45092</v>
+      </c>
       <c r="K256" s="1"/>
       <c r="L256" s="1"/>
-      <c r="M256" s="1"/>
-[...2 lines deleted...]
-      <c r="P256" s="1"/>
+      <c r="M256" s="1">
+        <v>0</v>
+      </c>
+      <c r="N256" s="1">
+        <v>0</v>
+      </c>
+      <c r="O256" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P256" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="257" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A257" s="1"/>
-      <c r="B257" s="1"/>
+      <c r="A257" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="B257" s="1" t="s">
+        <v>361</v>
+      </c>
       <c r="C257" s="1"/>
-      <c r="D257" s="1"/>
-[...1 lines deleted...]
-      <c r="F257" s="1"/>
+      <c r="D257" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E257" s="1">
+        <v>1</v>
+      </c>
+      <c r="F257" s="1">
+        <v>224.2</v>
+      </c>
       <c r="G257" s="1"/>
       <c r="H257" s="1"/>
-      <c r="I257" s="1"/>
-[...6 lines deleted...]
-      <c r="P257" s="1"/>
+      <c r="I257" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J257" s="1">
+        <v>45092</v>
+      </c>
+      <c r="K257" s="1">
+        <v>1</v>
+      </c>
+      <c r="L257" s="1">
+        <v>224.2</v>
+      </c>
+      <c r="M257" s="1">
+        <v>0</v>
+      </c>
+      <c r="N257" s="1">
+        <v>466.1</v>
+      </c>
+      <c r="O257" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P257" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="258" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A258" s="1"/>
-      <c r="B258" s="1"/>
+      <c r="A258" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="B258" s="1" t="s">
+        <v>362</v>
+      </c>
       <c r="C258" s="1"/>
-      <c r="D258" s="1"/>
-[...1 lines deleted...]
-      <c r="F258" s="1"/>
+      <c r="D258" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E258" s="1">
+        <v>1</v>
+      </c>
+      <c r="F258" s="1">
+        <v>466.1</v>
+      </c>
       <c r="G258" s="1"/>
       <c r="H258" s="1"/>
-      <c r="I258" s="1"/>
-      <c r="J258" s="1"/>
+      <c r="I258" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J258" s="1">
+        <v>45092</v>
+      </c>
       <c r="K258" s="1"/>
-      <c r="L258" s="1"/>
-      <c r="M258" s="1"/>
+      <c r="L258" s="1">
+        <v>0</v>
+      </c>
+      <c r="M258" s="1">
+        <v>1</v>
+      </c>
       <c r="N258" s="1"/>
-      <c r="O258" s="1"/>
-      <c r="P258" s="1"/>
+      <c r="O258" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P258" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="259" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A259" s="1"/>
-      <c r="B259" s="1"/>
+      <c r="A259" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="B259" s="1" t="s">
+        <v>363</v>
+      </c>
       <c r="C259" s="1"/>
-      <c r="D259" s="1"/>
-      <c r="E259" s="1"/>
+      <c r="D259" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E259" s="1">
+        <v>0</v>
+      </c>
       <c r="F259" s="1"/>
       <c r="G259" s="1"/>
       <c r="H259" s="1"/>
-      <c r="I259" s="1"/>
-      <c r="J259" s="1"/>
+      <c r="I259" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J259" s="1">
+        <v>45092</v>
+      </c>
       <c r="K259" s="1"/>
       <c r="L259" s="1"/>
-      <c r="M259" s="1"/>
-[...2 lines deleted...]
-      <c r="P259" s="1"/>
+      <c r="M259" s="1">
+        <v>0</v>
+      </c>
+      <c r="N259" s="1">
+        <v>1069.19505</v>
+      </c>
+      <c r="O259" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P259" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="260" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A260" s="1"/>
-      <c r="B260" s="1"/>
+      <c r="A260" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="B260" s="1" t="s">
+        <v>40</v>
+      </c>
       <c r="C260" s="1"/>
-      <c r="D260" s="1"/>
-[...1 lines deleted...]
-      <c r="F260" s="1"/>
+      <c r="D260" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E260" s="1">
+        <v>1</v>
+      </c>
+      <c r="F260" s="1">
+        <v>1069.19505</v>
+      </c>
       <c r="G260" s="1"/>
       <c r="H260" s="1"/>
-      <c r="I260" s="1"/>
-      <c r="J260" s="1"/>
+      <c r="I260" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J260" s="1">
+        <v>45092</v>
+      </c>
       <c r="K260" s="1"/>
-      <c r="L260" s="1"/>
-[...3 lines deleted...]
-      <c r="P260" s="1"/>
+      <c r="L260" s="1">
+        <v>0</v>
+      </c>
+      <c r="M260" s="1">
+        <v>1</v>
+      </c>
+      <c r="N260" s="1">
+        <v>0</v>
+      </c>
+      <c r="O260" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P260" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="261" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A261" s="1"/>
-      <c r="B261" s="1"/>
+      <c r="A261" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="B261" s="1" t="s">
+        <v>214</v>
+      </c>
       <c r="C261" s="1"/>
-      <c r="D261" s="1"/>
+      <c r="D261" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="E261" s="1"/>
-      <c r="F261" s="1"/>
+      <c r="F261" s="1">
+        <v>0</v>
+      </c>
       <c r="G261" s="1"/>
       <c r="H261" s="1"/>
-      <c r="I261" s="1"/>
-      <c r="J261" s="1"/>
+      <c r="I261" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J261" s="1">
+        <v>45092</v>
+      </c>
       <c r="K261" s="1"/>
       <c r="L261" s="1"/>
       <c r="M261" s="1"/>
-      <c r="N261" s="1"/>
-[...1 lines deleted...]
-      <c r="P261" s="1"/>
+      <c r="N261" s="1">
+        <v>920.4</v>
+      </c>
+      <c r="O261" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P261" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="262" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A262" s="1"/>
-[...3 lines deleted...]
-      <c r="E262" s="1"/>
+      <c r="A262" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="B262" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C262" s="1">
+        <v>40141742</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E262" s="1">
+        <v>0</v>
+      </c>
       <c r="F262" s="1"/>
-      <c r="G262" s="1"/>
-[...2 lines deleted...]
-      <c r="J262" s="1"/>
+      <c r="G262" s="1">
+        <v>12</v>
+      </c>
+      <c r="H262" s="1">
+        <v>920.4</v>
+      </c>
+      <c r="I262" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J262" s="1">
+        <v>45092</v>
+      </c>
       <c r="K262" s="1"/>
       <c r="L262" s="1"/>
-      <c r="M262" s="1"/>
-[...2 lines deleted...]
-      <c r="P262" s="1"/>
+      <c r="M262" s="1">
+        <v>12</v>
+      </c>
+      <c r="N262" s="1">
+        <v>413</v>
+      </c>
+      <c r="O262" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P262" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="263" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A263" s="1"/>
-      <c r="B263" s="1"/>
+      <c r="A263" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="B263" s="1" t="s">
+        <v>367</v>
+      </c>
       <c r="C263" s="1"/>
-      <c r="D263" s="1"/>
-[...1 lines deleted...]
-      <c r="F263" s="1"/>
+      <c r="D263" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E263" s="1">
+        <v>1</v>
+      </c>
+      <c r="F263" s="1">
+        <v>413</v>
+      </c>
       <c r="G263" s="1"/>
       <c r="H263" s="1"/>
-      <c r="I263" s="1"/>
-      <c r="J263" s="1"/>
+      <c r="I263" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="J263" s="1" t="s">
+        <v>359</v>
+      </c>
       <c r="K263" s="1"/>
-      <c r="L263" s="1"/>
-[...3 lines deleted...]
-      <c r="P263" s="1"/>
+      <c r="L263" s="1">
+        <v>0</v>
+      </c>
+      <c r="M263" s="1">
+        <v>1</v>
+      </c>
+      <c r="N263" s="1">
+        <v>1357</v>
+      </c>
+      <c r="O263" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P263" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="264" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A264" s="1"/>
-      <c r="B264" s="1"/>
+      <c r="A264" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="B264" s="1" t="s">
+        <v>368</v>
+      </c>
       <c r="C264" s="1"/>
-      <c r="D264" s="1"/>
-[...1 lines deleted...]
-      <c r="F264" s="1"/>
+      <c r="D264" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E264" s="1">
+        <v>1</v>
+      </c>
+      <c r="F264" s="1">
+        <v>1357</v>
+      </c>
       <c r="G264" s="1"/>
       <c r="H264" s="1"/>
-      <c r="I264" s="1"/>
-      <c r="J264" s="1"/>
+      <c r="I264" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="J264" s="1" t="s">
+        <v>359</v>
+      </c>
       <c r="K264" s="1"/>
-      <c r="L264" s="1"/>
-[...3 lines deleted...]
-      <c r="P264" s="1"/>
+      <c r="L264" s="1">
+        <v>0</v>
+      </c>
+      <c r="M264" s="1">
+        <v>1</v>
+      </c>
+      <c r="N264" s="1">
+        <v>3150.6</v>
+      </c>
+      <c r="O264" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P264" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="265" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A265" s="1"/>
-      <c r="B265" s="1"/>
+      <c r="A265" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="B265" s="1" t="s">
+        <v>369</v>
+      </c>
       <c r="C265" s="1"/>
-      <c r="D265" s="1"/>
-[...1 lines deleted...]
-      <c r="F265" s="1"/>
+      <c r="D265" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E265" s="1">
+        <v>1</v>
+      </c>
+      <c r="F265" s="1">
+        <v>3150.6</v>
+      </c>
       <c r="G265" s="1"/>
       <c r="H265" s="1"/>
-      <c r="I265" s="1"/>
-      <c r="J265" s="1"/>
+      <c r="I265" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="J265" s="1" t="s">
+        <v>359</v>
+      </c>
       <c r="K265" s="1"/>
-      <c r="L265" s="1"/>
-[...3 lines deleted...]
-      <c r="P265" s="1"/>
+      <c r="L265" s="1">
+        <v>0</v>
+      </c>
+      <c r="M265" s="1">
+        <v>1</v>
+      </c>
+      <c r="N265" s="1">
+        <v>3679.98</v>
+      </c>
+      <c r="O265" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P265" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="266" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A266" s="1"/>
-      <c r="B266" s="1"/>
+      <c r="B266" s="1" t="s">
+        <v>218</v>
+      </c>
       <c r="C266" s="1"/>
-      <c r="D266" s="1"/>
-[...1 lines deleted...]
-      <c r="F266" s="1"/>
+      <c r="D266" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E266" s="1">
+        <v>6</v>
+      </c>
+      <c r="F266" s="1">
+        <v>3679.98</v>
+      </c>
       <c r="G266" s="1"/>
       <c r="H266" s="1"/>
-      <c r="I266" s="1"/>
-      <c r="J266" s="1"/>
+      <c r="I266" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J266" s="1">
+        <v>45092</v>
+      </c>
       <c r="K266" s="1"/>
       <c r="L266" s="1"/>
-      <c r="M266" s="1"/>
+      <c r="M266" s="1">
+        <v>6</v>
+      </c>
       <c r="N266" s="1"/>
-      <c r="O266" s="1"/>
-      <c r="P266" s="1"/>
+      <c r="O266" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P266" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="267" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A267" s="1"/>
-[...8 lines deleted...]
-      <c r="J267" s="1"/>
+      <c r="A267" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="B267" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="C267" s="1">
+        <v>2517250</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E267" s="1">
+        <v>0</v>
+      </c>
+      <c r="F267" s="1">
+        <v>0</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H267" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="I267" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="J267" s="1" t="s">
+        <v>388</v>
+      </c>
       <c r="K267" s="1"/>
       <c r="L267" s="1"/>
       <c r="M267" s="1"/>
-      <c r="N267" s="1"/>
-[...1 lines deleted...]
-      <c r="P267" s="1"/>
+      <c r="N267" s="1">
+        <v>0</v>
+      </c>
+      <c r="O267" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P267" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="268" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A268" s="1"/>
-[...2 lines deleted...]
-      <c r="D268" s="1"/>
+      <c r="A268" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="B268" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="C268" s="1">
+        <v>44111503</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>405</v>
+      </c>
       <c r="E268" s="1"/>
-      <c r="F268" s="1"/>
-[...6 lines deleted...]
-      <c r="M268" s="1"/>
+      <c r="F268" s="1">
+        <v>0</v>
+      </c>
+      <c r="G268" s="1">
+        <v>24</v>
+      </c>
+      <c r="H268" s="1">
+        <v>15292.8</v>
+      </c>
+      <c r="I268" s="1">
+        <v>46239</v>
+      </c>
+      <c r="J268" s="1">
+        <v>46239</v>
+      </c>
+      <c r="K268" s="1">
+        <v>24</v>
+      </c>
+      <c r="L268" s="1">
+        <v>15292.8</v>
+      </c>
+      <c r="M268" s="1">
+        <v>0</v>
+      </c>
       <c r="N268" s="1"/>
-      <c r="O268" s="1"/>
-      <c r="P268" s="1"/>
+      <c r="O268" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P268" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="269" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A269" s="1"/>
-      <c r="B269" s="1"/>
+      <c r="A269" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B269" s="1" t="s">
+        <v>374</v>
+      </c>
       <c r="C269" s="1"/>
-      <c r="D269" s="1"/>
+      <c r="D269" s="1" t="s">
+        <v>375</v>
+      </c>
       <c r="E269" s="1"/>
       <c r="F269" s="1"/>
       <c r="G269" s="1"/>
       <c r="H269" s="1"/>
-      <c r="I269" s="1"/>
-      <c r="J269" s="1"/>
+      <c r="I269" s="1">
+        <v>45698</v>
+      </c>
+      <c r="J269" s="1">
+        <v>45698</v>
+      </c>
       <c r="K269" s="1"/>
       <c r="L269" s="1"/>
       <c r="M269" s="1"/>
-      <c r="N269" s="1"/>
-[...1 lines deleted...]
-      <c r="P269" s="1"/>
+      <c r="N269" s="1">
+        <v>1117.4199189487904</v>
+      </c>
+      <c r="O269" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P269" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="270" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A270" s="1"/>
-      <c r="B270" s="1"/>
+      <c r="A270" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B270" s="1" t="s">
+        <v>231</v>
+      </c>
       <c r="C270" s="1"/>
-      <c r="D270" s="1"/>
-[...1 lines deleted...]
-      <c r="F270" s="1"/>
+      <c r="D270" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E270" s="1">
+        <v>407</v>
+      </c>
+      <c r="F270" s="1">
+        <v>1421.2184594129928</v>
+      </c>
       <c r="G270" s="1"/>
       <c r="H270" s="1"/>
-      <c r="I270" s="1"/>
-[...6 lines deleted...]
-      <c r="P270" s="1"/>
+      <c r="I270" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J270" s="1">
+        <v>45092</v>
+      </c>
+      <c r="K270" s="1">
+        <v>87</v>
+      </c>
+      <c r="L270" s="1">
+        <v>303.7985404642024</v>
+      </c>
+      <c r="M270" s="1">
+        <v>320</v>
+      </c>
+      <c r="N270" s="1">
+        <v>0</v>
+      </c>
+      <c r="O270" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P270" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="271" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A271" s="1"/>
-      <c r="B271" s="1"/>
+      <c r="A271" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B271" s="1" t="s">
+        <v>376</v>
+      </c>
       <c r="C271" s="1"/>
-      <c r="D271" s="1"/>
-[...1 lines deleted...]
-      <c r="F271" s="1"/>
+      <c r="D271" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="E271" s="1">
+        <v>0</v>
+      </c>
+      <c r="F271" s="1">
+        <v>0</v>
+      </c>
       <c r="G271" s="1"/>
       <c r="H271" s="1"/>
-      <c r="I271" s="1"/>
-      <c r="J271" s="1"/>
+      <c r="I271" s="1">
+        <v>45768</v>
+      </c>
+      <c r="J271" s="1">
+        <v>45768</v>
+      </c>
       <c r="K271" s="1"/>
-      <c r="L271" s="1"/>
-[...3 lines deleted...]
-      <c r="P271" s="1"/>
+      <c r="L271" s="1">
+        <v>0</v>
+      </c>
+      <c r="M271" s="1">
+        <v>0</v>
+      </c>
+      <c r="N271" s="1">
+        <v>0</v>
+      </c>
+      <c r="O271" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P271" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="272" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A272" s="1"/>
-      <c r="B272" s="1"/>
+      <c r="A272" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B272" s="1" t="s">
+        <v>308</v>
+      </c>
       <c r="C272" s="1"/>
-      <c r="D272" s="1"/>
-[...1 lines deleted...]
-      <c r="F272" s="1"/>
+      <c r="D272" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E272" s="1">
+        <v>119</v>
+      </c>
+      <c r="F272" s="1">
+        <v>678.63454382183909</v>
+      </c>
       <c r="G272" s="1"/>
       <c r="H272" s="1"/>
-      <c r="I272" s="1"/>
-[...6 lines deleted...]
-      <c r="P272" s="1"/>
+      <c r="I272" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J272" s="1">
+        <v>45092</v>
+      </c>
+      <c r="K272" s="1">
+        <v>119</v>
+      </c>
+      <c r="L272" s="1">
+        <v>678.63454382183909</v>
+      </c>
+      <c r="M272" s="1">
+        <v>0</v>
+      </c>
+      <c r="N272" s="1">
+        <v>13154.168000000001</v>
+      </c>
+      <c r="O272" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P272" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="273" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A273" s="1"/>
-      <c r="B273" s="1"/>
+      <c r="A273" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B273" s="1" t="s">
+        <v>329</v>
+      </c>
       <c r="C273" s="1"/>
-      <c r="D273" s="1"/>
-[...1 lines deleted...]
-      <c r="F273" s="1"/>
+      <c r="D273" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E273" s="1">
+        <v>388</v>
+      </c>
+      <c r="F273" s="1">
+        <v>13154.168000000001</v>
+      </c>
       <c r="G273" s="1"/>
       <c r="H273" s="1"/>
-      <c r="I273" s="1"/>
-      <c r="J273" s="1"/>
+      <c r="I273" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="J273" s="1" t="s">
+        <v>378</v>
+      </c>
       <c r="K273" s="1"/>
-      <c r="L273" s="1"/>
-[...3 lines deleted...]
-      <c r="P273" s="1"/>
+      <c r="L273" s="1">
+        <v>0</v>
+      </c>
+      <c r="M273" s="1">
+        <v>388</v>
+      </c>
+      <c r="N273" s="1">
+        <v>5153.5319999999992</v>
+      </c>
+      <c r="O273" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P273" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="274" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A274" s="1"/>
-      <c r="B274" s="1"/>
+      <c r="A274" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B274" s="1" t="s">
+        <v>379</v>
+      </c>
       <c r="C274" s="1"/>
-      <c r="D274" s="1"/>
-[...1 lines deleted...]
-      <c r="F274" s="1"/>
+      <c r="D274" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E274" s="1">
+        <v>300</v>
+      </c>
+      <c r="F274" s="1">
+        <v>5153.5319999999992</v>
+      </c>
       <c r="G274" s="1"/>
       <c r="H274" s="1"/>
-      <c r="I274" s="1"/>
-      <c r="J274" s="1"/>
+      <c r="I274" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="J274" s="1" t="s">
+        <v>378</v>
+      </c>
       <c r="K274" s="1"/>
-      <c r="L274" s="1"/>
-[...3 lines deleted...]
-      <c r="P274" s="1"/>
+      <c r="L274" s="1">
+        <v>0</v>
+      </c>
+      <c r="M274" s="1">
+        <v>300</v>
+      </c>
+      <c r="N274" s="1">
+        <v>0</v>
+      </c>
+      <c r="O274" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P274" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="275" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A275" s="1"/>
-      <c r="B275" s="1"/>
+      <c r="A275" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B275" s="1" t="s">
+        <v>330</v>
+      </c>
       <c r="C275" s="1"/>
-      <c r="D275" s="1"/>
-[...1 lines deleted...]
-      <c r="F275" s="1"/>
+      <c r="D275" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="E275" s="1">
+        <v>1</v>
+      </c>
+      <c r="F275" s="1">
+        <v>885</v>
+      </c>
       <c r="G275" s="1"/>
       <c r="H275" s="1"/>
-      <c r="I275" s="1"/>
-[...6 lines deleted...]
-      <c r="P275" s="1"/>
+      <c r="I275" s="1">
+        <v>45768</v>
+      </c>
+      <c r="J275" s="1">
+        <v>45768</v>
+      </c>
+      <c r="K275" s="1">
+        <v>1</v>
+      </c>
+      <c r="L275" s="1">
+        <v>885</v>
+      </c>
+      <c r="M275" s="1">
+        <v>0</v>
+      </c>
+      <c r="N275" s="1">
+        <v>787.65</v>
+      </c>
+      <c r="O275" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P275" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="276" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A276" s="1"/>
-      <c r="B276" s="1"/>
+      <c r="A276" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B276" s="1" t="s">
+        <v>330</v>
+      </c>
       <c r="C276" s="1"/>
-      <c r="D276" s="1"/>
+      <c r="D276" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="E276" s="1"/>
       <c r="F276" s="1"/>
-      <c r="G276" s="1"/>
-[...8 lines deleted...]
-      <c r="P276" s="1"/>
+      <c r="G276" s="1">
+        <v>500</v>
+      </c>
+      <c r="H276" s="1">
+        <v>885</v>
+      </c>
+      <c r="I276" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="J276" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="K276" s="1">
+        <v>55</v>
+      </c>
+      <c r="L276" s="1">
+        <v>97.35</v>
+      </c>
+      <c r="M276" s="1">
+        <v>445</v>
+      </c>
+      <c r="N276" s="1">
+        <v>0</v>
+      </c>
+      <c r="O276" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P276" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="277" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A277" s="1"/>
-      <c r="B277" s="1"/>
+      <c r="A277" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B277" s="1" t="s">
+        <v>331</v>
+      </c>
       <c r="C277" s="1"/>
-      <c r="D277" s="1"/>
-[...1 lines deleted...]
-      <c r="F277" s="1"/>
+      <c r="D277" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="E277" s="1">
+        <v>0</v>
+      </c>
+      <c r="F277" s="1">
+        <v>0</v>
+      </c>
       <c r="G277" s="1"/>
       <c r="H277" s="1"/>
-      <c r="I277" s="1"/>
-      <c r="J277" s="1"/>
+      <c r="I277" s="1">
+        <v>45554</v>
+      </c>
+      <c r="J277" s="1">
+        <v>45554</v>
+      </c>
       <c r="K277" s="1"/>
       <c r="L277" s="1"/>
-      <c r="M277" s="1"/>
-[...2 lines deleted...]
-      <c r="P277" s="1"/>
+      <c r="M277" s="1">
+        <v>0</v>
+      </c>
+      <c r="N277" s="1">
+        <v>2408.616</v>
+      </c>
+      <c r="O277" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P277" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="278" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A278" s="1"/>
-      <c r="B278" s="1"/>
+      <c r="A278" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B278" s="1" t="s">
+        <v>407</v>
+      </c>
       <c r="C278" s="1"/>
-      <c r="D278" s="1"/>
-[...1 lines deleted...]
-      <c r="F278" s="1"/>
+      <c r="D278" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E278" s="1">
+        <v>425</v>
+      </c>
+      <c r="F278" s="1">
+        <v>2527.56</v>
+      </c>
       <c r="G278" s="1"/>
       <c r="H278" s="1"/>
-      <c r="I278" s="1"/>
-[...3 lines deleted...]
-      <c r="M278" s="1"/>
+      <c r="I278" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="J278" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="K278" s="1">
+        <v>20</v>
+      </c>
+      <c r="L278" s="1">
+        <v>118.94399999999999</v>
+      </c>
+      <c r="M278" s="1">
+        <v>405</v>
+      </c>
       <c r="N278" s="1"/>
-      <c r="O278" s="1"/>
-      <c r="P278" s="1"/>
+      <c r="O278" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P278" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="279" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A279" s="1"/>
-[...2 lines deleted...]
-      <c r="D279" s="1"/>
+      <c r="A279" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B279" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="C279" s="1">
+        <v>44121503</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="E279" s="1"/>
       <c r="F279" s="1"/>
-      <c r="G279" s="1"/>
-[...4 lines deleted...]
-      <c r="L279" s="1"/>
+      <c r="G279" s="1">
+        <v>50</v>
+      </c>
+      <c r="H279" s="1">
+        <v>236</v>
+      </c>
+      <c r="I279" s="1">
+        <v>46361</v>
+      </c>
+      <c r="J279" s="1">
+        <v>46361</v>
+      </c>
+      <c r="K279" s="1">
+        <v>50</v>
+      </c>
+      <c r="L279" s="1">
+        <v>236</v>
+      </c>
       <c r="M279" s="1"/>
-      <c r="N279" s="1"/>
-[...1 lines deleted...]
-      <c r="P279" s="1"/>
+      <c r="N279" s="1">
+        <v>1015.9799999999999</v>
+      </c>
+      <c r="O279" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P279" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="280" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A280" s="1"/>
-      <c r="B280" s="1"/>
+      <c r="A280" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B280" s="1" t="s">
+        <v>309</v>
+      </c>
       <c r="C280" s="1"/>
-      <c r="D280" s="1"/>
-[...1 lines deleted...]
-      <c r="F280" s="1"/>
+      <c r="D280" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="E280" s="1">
+        <v>3</v>
+      </c>
+      <c r="F280" s="1">
+        <v>1015.9799999999999</v>
+      </c>
       <c r="G280" s="1"/>
       <c r="H280" s="1"/>
-      <c r="I280" s="1"/>
-      <c r="J280" s="1"/>
+      <c r="I280" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J280" s="1">
+        <v>45092</v>
+      </c>
       <c r="K280" s="1"/>
-      <c r="L280" s="1"/>
-[...3 lines deleted...]
-      <c r="P280" s="1"/>
+      <c r="L280" s="1">
+        <v>0</v>
+      </c>
+      <c r="M280" s="1">
+        <v>3</v>
+      </c>
+      <c r="N280" s="1">
+        <v>159.61231924560585</v>
+      </c>
+      <c r="O280" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P280" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="281" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A281" s="1"/>
-      <c r="B281" s="1"/>
+      <c r="A281" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B281" s="1" t="s">
+        <v>310</v>
+      </c>
       <c r="C281" s="1"/>
-      <c r="D281" s="1"/>
-[...1 lines deleted...]
-      <c r="F281" s="1"/>
+      <c r="D281" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E281" s="1">
+        <v>87</v>
+      </c>
+      <c r="F281" s="1">
+        <v>295.45259094399381</v>
+      </c>
       <c r="G281" s="1"/>
       <c r="H281" s="1"/>
-      <c r="I281" s="1"/>
-[...6 lines deleted...]
-      <c r="P281" s="1"/>
+      <c r="I281" s="1">
+        <v>45698</v>
+      </c>
+      <c r="J281" s="1">
+        <v>45698</v>
+      </c>
+      <c r="K281" s="1">
+        <v>40</v>
+      </c>
+      <c r="L281" s="1">
+        <v>135.84027169838797</v>
+      </c>
+      <c r="M281" s="1">
+        <v>47</v>
+      </c>
+      <c r="N281" s="1">
+        <v>3176.3454545454551</v>
+      </c>
+      <c r="O281" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P281" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="282" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A282" s="1"/>
-      <c r="B282" s="1"/>
+      <c r="A282" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B282" s="1" t="s">
+        <v>311</v>
+      </c>
       <c r="C282" s="1"/>
-      <c r="D282" s="1"/>
-[...1 lines deleted...]
-      <c r="F282" s="1"/>
+      <c r="D282" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="E282" s="1">
+        <v>16</v>
+      </c>
+      <c r="F282" s="1">
+        <v>3630.1090909090917</v>
+      </c>
       <c r="G282" s="1"/>
       <c r="H282" s="1"/>
-      <c r="I282" s="1"/>
-[...6 lines deleted...]
-      <c r="P282" s="1"/>
+      <c r="I282" s="1">
+        <v>45698</v>
+      </c>
+      <c r="J282" s="1">
+        <v>45698</v>
+      </c>
+      <c r="K282" s="1">
+        <v>2</v>
+      </c>
+      <c r="L282" s="1">
+        <v>453.76363636363646</v>
+      </c>
+      <c r="M282" s="1">
+        <v>14</v>
+      </c>
+      <c r="N282" s="1">
+        <v>6.8064545454545282</v>
+      </c>
+      <c r="O282" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P282" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="283" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A283" s="1"/>
-      <c r="B283" s="1"/>
+      <c r="A283" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B283" s="1" t="s">
+        <v>312</v>
+      </c>
       <c r="C283" s="1"/>
-      <c r="D283" s="1"/>
-      <c r="E283" s="1"/>
+      <c r="D283" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E283" s="1">
+        <v>0</v>
+      </c>
       <c r="F283" s="1"/>
-      <c r="G283" s="1"/>
-[...5 lines deleted...]
-      <c r="M283" s="1"/>
+      <c r="G283" s="1">
+        <v>200</v>
+      </c>
+      <c r="H283" s="1">
+        <v>453.76363636363646</v>
+      </c>
+      <c r="I283" s="1">
+        <v>45152</v>
+      </c>
+      <c r="J283" s="1">
+        <v>45152</v>
+      </c>
+      <c r="K283" s="1">
+        <v>197</v>
+      </c>
+      <c r="L283" s="1">
+        <v>446.95718181818194</v>
+      </c>
+      <c r="M283" s="1">
+        <v>3</v>
+      </c>
       <c r="N283" s="1"/>
-      <c r="O283" s="1"/>
-      <c r="P283" s="1"/>
+      <c r="O283" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P283" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="284" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A284" s="1"/>
-[...2 lines deleted...]
-      <c r="D284" s="1"/>
+      <c r="A284" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B284" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="C284" s="1">
+        <v>44122011</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="E284" s="1"/>
       <c r="F284" s="1"/>
-      <c r="G284" s="1"/>
-[...8 lines deleted...]
-      <c r="P284" s="1"/>
+      <c r="G284" s="1">
+        <v>100</v>
+      </c>
+      <c r="H284" s="1">
+        <v>21544.44</v>
+      </c>
+      <c r="I284" s="1">
+        <v>46361</v>
+      </c>
+      <c r="J284" s="1">
+        <v>46361</v>
+      </c>
+      <c r="K284" s="1">
+        <v>100</v>
+      </c>
+      <c r="L284" s="1">
+        <v>21544.44</v>
+      </c>
+      <c r="M284" s="1">
+        <v>0</v>
+      </c>
+      <c r="N284" s="1">
+        <v>10407.6</v>
+      </c>
+      <c r="O284" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P284" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="285" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A285" s="1"/>
-[...14 lines deleted...]
-      <c r="P285" s="1"/>
+      <c r="A285" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B285" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="C285" s="1">
+        <v>14111507</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="E285" s="1">
+        <v>19</v>
+      </c>
+      <c r="F285" s="1">
+        <v>3676.8799999999997</v>
+      </c>
+      <c r="G285" s="1">
+        <v>80</v>
+      </c>
+      <c r="H285" s="1">
+        <v>19824</v>
+      </c>
+      <c r="I285" s="1">
+        <v>46239</v>
+      </c>
+      <c r="J285" s="1">
+        <v>46239</v>
+      </c>
+      <c r="K285" s="1">
+        <v>57</v>
+      </c>
+      <c r="L285" s="1">
+        <v>13093.28</v>
+      </c>
+      <c r="M285" s="1">
+        <v>42</v>
+      </c>
+      <c r="N285" s="1">
+        <v>14791.545481568297</v>
+      </c>
+      <c r="O285" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P285" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="286" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A286" s="1"/>
-[...14 lines deleted...]
-      <c r="P286" s="1"/>
+      <c r="A286" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B286" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="C286" s="1">
+        <v>14111507</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="E286" s="1">
+        <v>37</v>
+      </c>
+      <c r="F286" s="1">
+        <v>12733.865481568295</v>
+      </c>
+      <c r="G286" s="1">
+        <v>15</v>
+      </c>
+      <c r="H286" s="1">
+        <v>4779</v>
+      </c>
+      <c r="I286" s="1">
+        <v>46239</v>
+      </c>
+      <c r="J286" s="1">
+        <v>46239</v>
+      </c>
+      <c r="K286" s="1">
+        <v>8</v>
+      </c>
+      <c r="L286" s="1">
+        <v>2721.3199999999997</v>
+      </c>
+      <c r="M286" s="1">
+        <v>44</v>
+      </c>
+      <c r="N286" s="1">
+        <v>118.40999999999998</v>
+      </c>
+      <c r="O286" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P286" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="287" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A287" s="1"/>
-      <c r="B287" s="1"/>
+      <c r="A287" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B287" s="1" t="s">
+        <v>236</v>
+      </c>
       <c r="C287" s="1"/>
-      <c r="D287" s="1"/>
-[...1 lines deleted...]
-      <c r="F287" s="1"/>
+      <c r="D287" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E287" s="1">
+        <v>18</v>
+      </c>
+      <c r="F287" s="1">
+        <v>142.09199999999998</v>
+      </c>
       <c r="G287" s="1"/>
       <c r="H287" s="1"/>
-      <c r="I287" s="1"/>
-[...6 lines deleted...]
-      <c r="P287" s="1"/>
+      <c r="I287" s="1">
+        <v>45698</v>
+      </c>
+      <c r="J287" s="1">
+        <v>45698</v>
+      </c>
+      <c r="K287" s="1">
+        <v>3</v>
+      </c>
+      <c r="L287" s="1">
+        <v>23.681999999999999</v>
+      </c>
+      <c r="M287" s="1">
+        <v>15</v>
+      </c>
+      <c r="N287" s="1">
+        <v>14537.6</v>
+      </c>
+      <c r="O287" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P287" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="288" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A288" s="1"/>
-[...2 lines deleted...]
-      <c r="D288" s="1"/>
+      <c r="A288" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B288" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="C288" s="1">
+        <v>43211802</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="E288" s="1"/>
       <c r="F288" s="1"/>
-      <c r="G288" s="1"/>
-[...8 lines deleted...]
-      <c r="P288" s="1"/>
+      <c r="G288" s="1">
+        <v>35</v>
+      </c>
+      <c r="H288" s="1">
+        <v>15900.5</v>
+      </c>
+      <c r="I288" s="1">
+        <v>46239</v>
+      </c>
+      <c r="J288" s="1">
+        <v>46239</v>
+      </c>
+      <c r="K288" s="1">
+        <v>3</v>
+      </c>
+      <c r="L288" s="1">
+        <v>1362.9</v>
+      </c>
+      <c r="M288" s="1">
+        <v>32</v>
+      </c>
+      <c r="N288" s="1">
+        <v>1591.5839999999998</v>
+      </c>
+      <c r="O288" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P288" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="289" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A289" s="1"/>
-      <c r="B289" s="1"/>
+      <c r="A289" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B289" s="1" t="s">
+        <v>332</v>
+      </c>
       <c r="C289" s="1"/>
-      <c r="D289" s="1"/>
-[...1 lines deleted...]
-      <c r="F289" s="1"/>
+      <c r="D289" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E289" s="1">
+        <v>6</v>
+      </c>
+      <c r="F289" s="1">
+        <v>1909.9007999999999</v>
+      </c>
       <c r="G289" s="1"/>
       <c r="H289" s="1"/>
-      <c r="I289" s="1"/>
-[...6 lines deleted...]
-      <c r="P289" s="1"/>
+      <c r="I289" s="1">
+        <v>45768</v>
+      </c>
+      <c r="J289" s="1">
+        <v>45768</v>
+      </c>
+      <c r="K289" s="1">
+        <v>1</v>
+      </c>
+      <c r="L289" s="1">
+        <v>318.3168</v>
+      </c>
+      <c r="M289" s="1">
+        <v>5</v>
+      </c>
+      <c r="N289" s="1">
+        <v>53.052799999999991</v>
+      </c>
+      <c r="O289" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P289" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="290" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A290" s="1"/>
-      <c r="B290" s="1"/>
+      <c r="A290" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B290" s="1" t="s">
+        <v>95</v>
+      </c>
       <c r="C290" s="1"/>
-      <c r="D290" s="1"/>
-[...11 lines deleted...]
-      <c r="P290" s="1"/>
+      <c r="D290" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E290" s="1">
+        <v>0</v>
+      </c>
+      <c r="F290" s="1">
+        <v>0</v>
+      </c>
+      <c r="G290" s="1">
+        <v>12</v>
+      </c>
+      <c r="H290" s="1">
+        <v>318.3168</v>
+      </c>
+      <c r="I290" s="1">
+        <v>45768</v>
+      </c>
+      <c r="J290" s="1">
+        <v>45768</v>
+      </c>
+      <c r="K290" s="1">
+        <v>10</v>
+      </c>
+      <c r="L290" s="1">
+        <v>265.26400000000001</v>
+      </c>
+      <c r="M290" s="1">
+        <v>2</v>
+      </c>
+      <c r="N290" s="1">
+        <v>4075.8159999999998</v>
+      </c>
+      <c r="O290" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P290" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="291" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A291" s="1"/>
-      <c r="B291" s="1"/>
+      <c r="A291" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B291" s="1" t="s">
+        <v>237</v>
+      </c>
       <c r="C291" s="1"/>
-      <c r="D291" s="1"/>
-[...1 lines deleted...]
-      <c r="F291" s="1"/>
+      <c r="D291" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="E291" s="1">
+        <v>9</v>
+      </c>
+      <c r="F291" s="1">
+        <v>4585.2929999999997</v>
+      </c>
       <c r="G291" s="1"/>
       <c r="H291" s="1"/>
-      <c r="I291" s="1"/>
-[...6 lines deleted...]
-      <c r="P291" s="1"/>
+      <c r="I291" s="1">
+        <v>45698</v>
+      </c>
+      <c r="J291" s="1">
+        <v>45698</v>
+      </c>
+      <c r="K291" s="1">
+        <v>1</v>
+      </c>
+      <c r="L291" s="1">
+        <v>509.47699999999998</v>
+      </c>
+      <c r="M291" s="1">
+        <v>8</v>
+      </c>
+      <c r="N291" s="1">
+        <v>127.36925000000008</v>
+      </c>
+      <c r="O291" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P291" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="292" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A292" s="1"/>
-      <c r="B292" s="1"/>
+      <c r="A292" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B292" s="1" t="s">
+        <v>98</v>
+      </c>
       <c r="C292" s="1"/>
-      <c r="D292" s="1"/>
-[...11 lines deleted...]
-      <c r="P292" s="1"/>
+      <c r="D292" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E292" s="1">
+        <v>1</v>
+      </c>
+      <c r="F292" s="1">
+        <v>42.456416666666655</v>
+      </c>
+      <c r="G292" s="1">
+        <v>12</v>
+      </c>
+      <c r="H292" s="1">
+        <v>509.47699999999998</v>
+      </c>
+      <c r="I292" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J292" s="1">
+        <v>45092</v>
+      </c>
+      <c r="K292" s="1">
+        <v>10</v>
+      </c>
+      <c r="L292" s="1">
+        <v>424.56416666666655</v>
+      </c>
+      <c r="M292" s="1">
+        <v>3</v>
+      </c>
+      <c r="N292" s="1">
+        <v>4283.4000000000005</v>
+      </c>
+      <c r="O292" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P292" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="293" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A293" s="1"/>
-[...14 lines deleted...]
-      <c r="P293" s="1"/>
+      <c r="A293" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B293" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="C293" s="1">
+        <v>44111611</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="E293" s="1">
+        <v>0</v>
+      </c>
+      <c r="F293" s="1">
+        <v>0</v>
+      </c>
+      <c r="G293" s="1">
+        <v>36</v>
+      </c>
+      <c r="H293" s="1">
+        <v>4672.8</v>
+      </c>
+      <c r="I293" s="1">
+        <v>46239</v>
+      </c>
+      <c r="J293" s="1">
+        <v>46239</v>
+      </c>
+      <c r="K293" s="1">
+        <v>3</v>
+      </c>
+      <c r="L293" s="1">
+        <v>389.40000000000003</v>
+      </c>
+      <c r="M293" s="1">
+        <v>33</v>
+      </c>
+      <c r="N293" s="1">
+        <v>800.98500000000001</v>
+      </c>
+      <c r="O293" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P293" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="294" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A294" s="1"/>
-      <c r="B294" s="1"/>
+      <c r="A294" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B294" s="1" t="s">
+        <v>102</v>
+      </c>
       <c r="C294" s="1"/>
-      <c r="D294" s="1"/>
-[...1 lines deleted...]
-      <c r="F294" s="1"/>
+      <c r="D294" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="E294" s="1">
+        <v>3</v>
+      </c>
+      <c r="F294" s="1">
+        <v>800.98500000000001</v>
+      </c>
       <c r="G294" s="1"/>
       <c r="H294" s="1"/>
-      <c r="I294" s="1"/>
-      <c r="J294" s="1"/>
+      <c r="I294" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J294" s="1">
+        <v>45092</v>
+      </c>
       <c r="K294" s="1"/>
-      <c r="L294" s="1"/>
-[...3 lines deleted...]
-      <c r="P294" s="1"/>
+      <c r="L294" s="1">
+        <v>0</v>
+      </c>
+      <c r="M294" s="1">
+        <v>3</v>
+      </c>
+      <c r="N294" s="1">
+        <v>147.58333333333331</v>
+      </c>
+      <c r="O294" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P294" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="295" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A295" s="1"/>
-      <c r="B295" s="1"/>
+      <c r="A295" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B295" s="1" t="s">
+        <v>104</v>
+      </c>
       <c r="C295" s="1"/>
-      <c r="D295" s="1"/>
-[...1 lines deleted...]
-      <c r="F295" s="1"/>
+      <c r="D295" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="E295" s="1">
+        <v>23</v>
+      </c>
+      <c r="F295" s="1">
+        <v>308.58333333333331</v>
+      </c>
       <c r="G295" s="1"/>
       <c r="H295" s="1"/>
-      <c r="I295" s="1"/>
-[...6 lines deleted...]
-      <c r="P295" s="1"/>
+      <c r="I295" s="1">
+        <v>45698</v>
+      </c>
+      <c r="J295" s="1">
+        <v>45698</v>
+      </c>
+      <c r="K295" s="1">
+        <v>12</v>
+      </c>
+      <c r="L295" s="1">
+        <v>161</v>
+      </c>
+      <c r="M295" s="1">
+        <v>11</v>
+      </c>
+      <c r="N295" s="1">
+        <v>103.1657142857143</v>
+      </c>
+      <c r="O295" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P295" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="296" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A296" s="1"/>
-      <c r="B296" s="1"/>
+      <c r="A296" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B296" s="1" t="s">
+        <v>239</v>
+      </c>
       <c r="C296" s="1"/>
-      <c r="D296" s="1"/>
-[...1 lines deleted...]
-      <c r="F296" s="1"/>
+      <c r="D296" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="E296" s="1">
+        <v>8</v>
+      </c>
+      <c r="F296" s="1">
+        <v>275.10857142857145</v>
+      </c>
       <c r="G296" s="1"/>
       <c r="H296" s="1"/>
-      <c r="I296" s="1"/>
-[...6 lines deleted...]
-      <c r="P296" s="1"/>
+      <c r="I296" s="1">
+        <v>45768</v>
+      </c>
+      <c r="J296" s="1">
+        <v>45768</v>
+      </c>
+      <c r="K296" s="1">
+        <v>5</v>
+      </c>
+      <c r="L296" s="1">
+        <v>171.94285714285715</v>
+      </c>
+      <c r="M296" s="1">
+        <v>3</v>
+      </c>
+      <c r="N296" s="1">
+        <v>0</v>
+      </c>
+      <c r="O296" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P296" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="297" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A297" s="1"/>
-      <c r="B297" s="1"/>
+      <c r="A297" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B297" s="1" t="s">
+        <v>334</v>
+      </c>
       <c r="C297" s="1"/>
-      <c r="D297" s="1"/>
-[...1 lines deleted...]
-      <c r="F297" s="1"/>
+      <c r="D297" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="E297" s="1">
+        <v>0</v>
+      </c>
+      <c r="F297" s="1">
+        <v>0</v>
+      </c>
       <c r="G297" s="1"/>
       <c r="H297" s="1"/>
-      <c r="I297" s="1"/>
-      <c r="J297" s="1"/>
+      <c r="I297" s="1">
+        <v>45768</v>
+      </c>
+      <c r="J297" s="1">
+        <v>45768</v>
+      </c>
       <c r="K297" s="1"/>
       <c r="L297" s="1"/>
-      <c r="M297" s="1"/>
-[...2 lines deleted...]
-      <c r="P297" s="1"/>
+      <c r="M297" s="1">
+        <v>0</v>
+      </c>
+      <c r="N297" s="1">
+        <v>608.40105882352941</v>
+      </c>
+      <c r="O297" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P297" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="298" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A298" s="1"/>
-      <c r="B298" s="1"/>
+      <c r="A298" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B298" s="1" t="s">
+        <v>240</v>
+      </c>
       <c r="C298" s="1"/>
-      <c r="D298" s="1"/>
-[...1 lines deleted...]
-      <c r="F298" s="1"/>
+      <c r="D298" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="E298" s="1">
+        <v>13</v>
+      </c>
+      <c r="F298" s="1">
+        <v>878.8015294117647</v>
+      </c>
       <c r="G298" s="1"/>
       <c r="H298" s="1"/>
-      <c r="I298" s="1"/>
-[...6 lines deleted...]
-      <c r="P298" s="1"/>
+      <c r="I298" s="1">
+        <v>45768</v>
+      </c>
+      <c r="J298" s="1">
+        <v>45768</v>
+      </c>
+      <c r="K298" s="1">
+        <v>4</v>
+      </c>
+      <c r="L298" s="1">
+        <v>270.40047058823529</v>
+      </c>
+      <c r="M298" s="1">
+        <v>9</v>
+      </c>
+      <c r="N298" s="1">
+        <v>1831.4344444444444</v>
+      </c>
+      <c r="O298" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P298" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="299" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A299" s="1"/>
-[...14 lines deleted...]
-      <c r="P299" s="1"/>
+      <c r="A299" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B299" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="C299" s="1">
+        <v>44111611</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="E299" s="1">
+        <v>4</v>
+      </c>
+      <c r="F299" s="1">
+        <v>486.09444444444455</v>
+      </c>
+      <c r="G299" s="1">
+        <v>20</v>
+      </c>
+      <c r="H299" s="1">
+        <v>1675.6</v>
+      </c>
+      <c r="I299" s="1">
+        <v>46239</v>
+      </c>
+      <c r="J299" s="1">
+        <v>46239</v>
+      </c>
+      <c r="K299" s="1">
+        <v>3</v>
+      </c>
+      <c r="L299" s="1">
+        <v>330.26</v>
+      </c>
+      <c r="M299" s="1">
+        <v>21</v>
+      </c>
+      <c r="N299" s="1">
+        <v>168.33950000000004</v>
+      </c>
+      <c r="O299" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P299" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="300" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A300" s="1"/>
-      <c r="B300" s="1"/>
+      <c r="A300" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B300" s="1" t="s">
+        <v>272</v>
+      </c>
       <c r="C300" s="1"/>
-      <c r="D300" s="1"/>
-[...1 lines deleted...]
-      <c r="F300" s="1"/>
+      <c r="D300" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="E300" s="1">
+        <v>15</v>
+      </c>
+      <c r="F300" s="1">
+        <v>360.72750000000008</v>
+      </c>
       <c r="G300" s="1"/>
       <c r="H300" s="1"/>
-      <c r="I300" s="1"/>
-[...6 lines deleted...]
-      <c r="P300" s="1"/>
+      <c r="I300" s="1">
+        <v>45698</v>
+      </c>
+      <c r="J300" s="1">
+        <v>45698</v>
+      </c>
+      <c r="K300" s="1">
+        <v>8</v>
+      </c>
+      <c r="L300" s="1">
+        <v>192.38800000000003</v>
+      </c>
+      <c r="M300" s="1">
+        <v>7</v>
+      </c>
+      <c r="N300" s="1">
+        <v>451.23333333333335</v>
+      </c>
+      <c r="O300" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P300" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="301" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A301" s="1"/>
-      <c r="B301" s="1"/>
+      <c r="A301" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B301" s="1" t="s">
+        <v>336</v>
+      </c>
       <c r="C301" s="1"/>
-      <c r="D301" s="1"/>
-[...1 lines deleted...]
-      <c r="F301" s="1"/>
+      <c r="D301" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="E301" s="1">
+        <v>8</v>
+      </c>
+      <c r="F301" s="1">
+        <v>721.97333333333336</v>
+      </c>
       <c r="G301" s="1"/>
       <c r="H301" s="1"/>
-      <c r="I301" s="1"/>
-[...6 lines deleted...]
-      <c r="P301" s="1"/>
+      <c r="I301" s="1">
+        <v>45093</v>
+      </c>
+      <c r="J301" s="1">
+        <v>45093</v>
+      </c>
+      <c r="K301" s="1">
+        <v>3</v>
+      </c>
+      <c r="L301" s="1">
+        <v>270.74</v>
+      </c>
+      <c r="M301" s="1">
+        <v>5</v>
+      </c>
+      <c r="N301" s="1">
+        <v>381.14</v>
+      </c>
+      <c r="O301" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P301" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="302" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A302" s="1"/>
-      <c r="B302" s="1"/>
+      <c r="A302" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B302" s="1" t="s">
+        <v>109</v>
+      </c>
       <c r="C302" s="1"/>
-      <c r="D302" s="1"/>
-[...1 lines deleted...]
-      <c r="F302" s="1"/>
+      <c r="D302" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E302" s="1">
+        <v>3</v>
+      </c>
+      <c r="F302" s="1">
+        <v>571.71</v>
+      </c>
       <c r="G302" s="1"/>
       <c r="H302" s="1"/>
-      <c r="I302" s="1"/>
-[...6 lines deleted...]
-      <c r="P302" s="1"/>
+      <c r="I302" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J302" s="1">
+        <v>45092</v>
+      </c>
+      <c r="K302" s="1">
+        <v>1</v>
+      </c>
+      <c r="L302" s="1">
+        <v>190.57000000000002</v>
+      </c>
+      <c r="M302" s="1">
+        <v>2</v>
+      </c>
+      <c r="N302" s="1">
+        <v>0</v>
+      </c>
+      <c r="O302" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P302" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="303" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A303" s="1"/>
-      <c r="B303" s="1"/>
+      <c r="A303" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B303" s="1" t="s">
+        <v>241</v>
+      </c>
       <c r="C303" s="1"/>
-      <c r="D303" s="1"/>
-[...1 lines deleted...]
-      <c r="F303" s="1"/>
+      <c r="D303" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E303" s="1">
+        <v>0</v>
+      </c>
+      <c r="F303" s="1">
+        <v>0</v>
+      </c>
       <c r="G303" s="1"/>
       <c r="H303" s="1"/>
-      <c r="I303" s="1"/>
-      <c r="J303" s="1"/>
+      <c r="I303" s="1">
+        <v>45152</v>
+      </c>
+      <c r="J303" s="1">
+        <v>45152</v>
+      </c>
       <c r="K303" s="1"/>
       <c r="L303" s="1"/>
-      <c r="M303" s="1"/>
-[...2 lines deleted...]
-      <c r="P303" s="1"/>
+      <c r="M303" s="1">
+        <v>0</v>
+      </c>
+      <c r="N303" s="1">
+        <v>282.96157859587606</v>
+      </c>
+      <c r="O303" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P303" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="304" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A304" s="1"/>
-      <c r="B304" s="1"/>
+      <c r="A304" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B304" s="1" t="s">
+        <v>242</v>
+      </c>
       <c r="C304" s="1"/>
-      <c r="D304" s="1"/>
-[...1 lines deleted...]
-      <c r="F304" s="1"/>
+      <c r="D304" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E304" s="1">
+        <v>12</v>
+      </c>
+      <c r="F304" s="1">
+        <v>679.10778863010262</v>
+      </c>
       <c r="G304" s="1"/>
       <c r="H304" s="1"/>
-      <c r="I304" s="1"/>
-[...6 lines deleted...]
-      <c r="P304" s="1"/>
+      <c r="I304" s="1">
+        <v>45698</v>
+      </c>
+      <c r="J304" s="1">
+        <v>45698</v>
+      </c>
+      <c r="K304" s="1">
+        <v>7</v>
+      </c>
+      <c r="L304" s="1">
+        <v>396.14621003422656</v>
+      </c>
+      <c r="M304" s="1">
+        <v>5</v>
+      </c>
+      <c r="N304" s="1">
+        <v>1709.8200000000002</v>
+      </c>
+      <c r="O304" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P304" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="305" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A305" s="1"/>
-[...2 lines deleted...]
-      <c r="D305" s="1"/>
+      <c r="A305" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B305" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="C305" s="1">
+        <v>31201512</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="E305" s="1"/>
       <c r="F305" s="1"/>
-      <c r="G305" s="1"/>
-[...8 lines deleted...]
-      <c r="P305" s="1"/>
+      <c r="G305" s="1">
+        <v>24</v>
+      </c>
+      <c r="H305" s="1">
+        <v>1784.16</v>
+      </c>
+      <c r="I305" s="1">
+        <v>46239</v>
+      </c>
+      <c r="J305" s="1">
+        <v>46239</v>
+      </c>
+      <c r="K305" s="1">
+        <v>1</v>
+      </c>
+      <c r="L305" s="1">
+        <v>74.34</v>
+      </c>
+      <c r="M305" s="1">
+        <v>23</v>
+      </c>
+      <c r="N305" s="1">
+        <v>1342.5</v>
+      </c>
+      <c r="O305" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P305" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="306" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A306" s="1"/>
-      <c r="B306" s="1"/>
+      <c r="A306" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B306" s="1" t="s">
+        <v>111</v>
+      </c>
       <c r="C306" s="1"/>
-      <c r="D306" s="1"/>
-[...1 lines deleted...]
-      <c r="F306" s="1"/>
+      <c r="D306" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="E306" s="1">
+        <v>31</v>
+      </c>
+      <c r="F306" s="1">
+        <v>1387.25</v>
+      </c>
       <c r="G306" s="1"/>
       <c r="H306" s="1"/>
-      <c r="I306" s="1"/>
-[...6 lines deleted...]
-      <c r="P306" s="1"/>
+      <c r="I306" s="1">
+        <v>45698</v>
+      </c>
+      <c r="J306" s="1">
+        <v>45698</v>
+      </c>
+      <c r="K306" s="1">
+        <v>1</v>
+      </c>
+      <c r="L306" s="1">
+        <v>44.75</v>
+      </c>
+      <c r="M306" s="1">
+        <v>30</v>
+      </c>
+      <c r="N306" s="1">
+        <v>41.020833333333336</v>
+      </c>
+      <c r="O306" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P306" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="307" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A307" s="1"/>
-      <c r="B307" s="1"/>
+      <c r="A307" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B307" s="1" t="s">
+        <v>113</v>
+      </c>
       <c r="C307" s="1"/>
-      <c r="D307" s="1"/>
-[...11 lines deleted...]
-      <c r="P307" s="1"/>
+      <c r="D307" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E307" s="1">
+        <v>6</v>
+      </c>
+      <c r="F307" s="1">
+        <v>22.375</v>
+      </c>
+      <c r="G307" s="1">
+        <v>12</v>
+      </c>
+      <c r="H307" s="1">
+        <v>44.75</v>
+      </c>
+      <c r="I307" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J307" s="1">
+        <v>45092</v>
+      </c>
+      <c r="K307" s="1">
+        <v>7</v>
+      </c>
+      <c r="L307" s="1">
+        <v>26.104166666666664</v>
+      </c>
+      <c r="M307" s="1">
+        <v>11</v>
+      </c>
+      <c r="N307" s="1">
+        <v>805</v>
+      </c>
+      <c r="O307" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P307" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="308" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A308" s="1"/>
-[...14 lines deleted...]
-      <c r="P308" s="1"/>
+      <c r="A308" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B308" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="C308" s="1">
+        <v>44121701</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="E308" s="1">
+        <v>26</v>
+      </c>
+      <c r="F308" s="1">
+        <v>1378</v>
+      </c>
+      <c r="G308" s="1">
+        <v>3</v>
+      </c>
+      <c r="H308" s="1">
+        <v>240</v>
+      </c>
+      <c r="I308" s="1">
+        <v>46239</v>
+      </c>
+      <c r="J308" s="1">
+        <v>46239</v>
+      </c>
+      <c r="K308" s="1">
+        <v>15</v>
+      </c>
+      <c r="L308" s="1">
+        <v>813</v>
+      </c>
+      <c r="M308" s="1">
+        <v>14</v>
+      </c>
+      <c r="N308" s="1">
+        <v>9.5733333333333235</v>
+      </c>
+      <c r="O308" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P308" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="309" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A309" s="1"/>
-      <c r="B309" s="1"/>
+      <c r="A309" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B309" s="1" t="s">
+        <v>314</v>
+      </c>
       <c r="C309" s="1"/>
-      <c r="D309" s="1"/>
-[...11 lines deleted...]
-      <c r="P309" s="1"/>
+      <c r="D309" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E309" s="1">
+        <v>7</v>
+      </c>
+      <c r="F309" s="1">
+        <v>30.9166666666667</v>
+      </c>
+      <c r="G309" s="1">
+        <v>48</v>
+      </c>
+      <c r="H309" s="1">
+        <v>229.76</v>
+      </c>
+      <c r="I309" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J309" s="1">
+        <v>45092</v>
+      </c>
+      <c r="K309" s="1">
+        <v>53</v>
+      </c>
+      <c r="L309" s="1">
+        <v>251.10333333333335</v>
+      </c>
+      <c r="M309" s="1">
+        <v>2</v>
+      </c>
+      <c r="N309" s="1">
+        <v>850.38</v>
+      </c>
+      <c r="O309" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P309" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="310" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A310" s="1"/>
-      <c r="B310" s="1"/>
+      <c r="A310" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B310" s="1" t="s">
+        <v>243</v>
+      </c>
       <c r="C310" s="1"/>
-      <c r="D310" s="1"/>
-[...1 lines deleted...]
-      <c r="F310" s="1"/>
+      <c r="D310" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="E310" s="1">
+        <v>14</v>
+      </c>
+      <c r="F310" s="1">
+        <v>850.38</v>
+      </c>
       <c r="G310" s="1"/>
       <c r="H310" s="1"/>
-      <c r="I310" s="1"/>
-      <c r="J310" s="1"/>
+      <c r="I310" s="1">
+        <v>45698</v>
+      </c>
+      <c r="J310" s="1">
+        <v>45698</v>
+      </c>
       <c r="K310" s="1"/>
-      <c r="L310" s="1"/>
-[...3 lines deleted...]
-      <c r="P310" s="1"/>
+      <c r="L310" s="1">
+        <v>0</v>
+      </c>
+      <c r="M310" s="1">
+        <v>14</v>
+      </c>
+      <c r="N310" s="1">
+        <v>35.730000000000004</v>
+      </c>
+      <c r="O310" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P310" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="311" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A311" s="1"/>
-      <c r="B311" s="1"/>
+      <c r="A311" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B311" s="1" t="s">
+        <v>315</v>
+      </c>
       <c r="C311" s="1"/>
-      <c r="D311" s="1"/>
-[...1 lines deleted...]
-      <c r="F311" s="1"/>
+      <c r="D311" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E311" s="1">
+        <v>4</v>
+      </c>
+      <c r="F311" s="1">
+        <v>35.730000000000004</v>
+      </c>
       <c r="G311" s="1"/>
       <c r="H311" s="1"/>
-      <c r="I311" s="1"/>
-      <c r="J311" s="1"/>
+      <c r="I311" s="1">
+        <v>45152</v>
+      </c>
+      <c r="J311" s="1">
+        <v>45152</v>
+      </c>
       <c r="K311" s="1"/>
-      <c r="L311" s="1"/>
-[...3 lines deleted...]
-      <c r="P311" s="1"/>
+      <c r="L311" s="1">
+        <v>0</v>
+      </c>
+      <c r="M311" s="1">
+        <v>4</v>
+      </c>
+      <c r="N311" s="1">
+        <v>493.6</v>
+      </c>
+      <c r="O311" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P311" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="312" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A312" s="1"/>
-[...8 lines deleted...]
-      <c r="J312" s="1"/>
+      <c r="A312" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B312" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="C312" s="1">
+        <v>44121701</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="E312" s="1">
+        <v>1</v>
+      </c>
+      <c r="F312" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="G312" s="1">
+        <v>5</v>
+      </c>
+      <c r="H312" s="1">
+        <v>400</v>
+      </c>
+      <c r="I312" s="1">
+        <v>46239</v>
+      </c>
+      <c r="J312" s="1">
+        <v>46239</v>
+      </c>
       <c r="K312" s="1"/>
-      <c r="L312" s="1"/>
-[...3 lines deleted...]
-      <c r="P312" s="1"/>
+      <c r="L312" s="1">
+        <v>0</v>
+      </c>
+      <c r="M312" s="1">
+        <v>6</v>
+      </c>
+      <c r="N312" s="1">
+        <v>39</v>
+      </c>
+      <c r="O312" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P312" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="313" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A313" s="1"/>
-      <c r="B313" s="1"/>
+      <c r="A313" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B313" s="1" t="s">
+        <v>356</v>
+      </c>
       <c r="C313" s="1"/>
-      <c r="D313" s="1"/>
-[...1 lines deleted...]
-      <c r="F313" s="1"/>
+      <c r="D313" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E313" s="1">
+        <v>7</v>
+      </c>
+      <c r="F313" s="1">
+        <v>54.6</v>
+      </c>
       <c r="G313" s="1"/>
       <c r="H313" s="1"/>
-      <c r="I313" s="1"/>
-[...6 lines deleted...]
-      <c r="P313" s="1"/>
+      <c r="I313" s="1">
+        <v>45152</v>
+      </c>
+      <c r="J313" s="1">
+        <v>45152</v>
+      </c>
+      <c r="K313" s="1">
+        <v>2</v>
+      </c>
+      <c r="L313" s="1">
+        <v>15.6</v>
+      </c>
+      <c r="M313" s="1">
+        <v>5</v>
+      </c>
+      <c r="N313" s="1">
+        <v>2193.75</v>
+      </c>
+      <c r="O313" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P313" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="314" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A314" s="1"/>
-      <c r="B314" s="1"/>
+      <c r="A314" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B314" s="1" t="s">
+        <v>316</v>
+      </c>
       <c r="C314" s="1"/>
-      <c r="D314" s="1"/>
-[...1 lines deleted...]
-      <c r="F314" s="1"/>
+      <c r="D314" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E314" s="1">
+        <v>1</v>
+      </c>
+      <c r="F314" s="1">
+        <v>2193.75</v>
+      </c>
       <c r="G314" s="1"/>
       <c r="H314" s="1"/>
-      <c r="I314" s="1"/>
-      <c r="J314" s="1"/>
+      <c r="I314" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="J314" s="1" t="s">
+        <v>337</v>
+      </c>
       <c r="K314" s="1"/>
-      <c r="L314" s="1"/>
-[...3 lines deleted...]
-      <c r="P314" s="1"/>
+      <c r="L314" s="1">
+        <v>0</v>
+      </c>
+      <c r="M314" s="1">
+        <v>1</v>
+      </c>
+      <c r="N314" s="1">
+        <v>174.58210909090911</v>
+      </c>
+      <c r="O314" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P314" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="315" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A315" s="1"/>
-      <c r="B315" s="1"/>
+      <c r="A315" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B315" s="1" t="s">
+        <v>245</v>
+      </c>
       <c r="C315" s="1"/>
-      <c r="D315" s="1"/>
-[...1 lines deleted...]
-      <c r="F315" s="1"/>
+      <c r="D315" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E315" s="1">
+        <v>12</v>
+      </c>
+      <c r="F315" s="1">
+        <v>174.58210909090911</v>
+      </c>
       <c r="G315" s="1"/>
       <c r="H315" s="1"/>
-      <c r="I315" s="1"/>
-      <c r="J315" s="1"/>
+      <c r="I315" s="1">
+        <v>45768</v>
+      </c>
+      <c r="J315" s="1">
+        <v>45768</v>
+      </c>
       <c r="K315" s="1"/>
-      <c r="L315" s="1"/>
-[...3 lines deleted...]
-      <c r="P315" s="1"/>
+      <c r="L315" s="1">
+        <v>0</v>
+      </c>
+      <c r="M315" s="1">
+        <v>12</v>
+      </c>
+      <c r="N315" s="1">
+        <v>432.54326618882845</v>
+      </c>
+      <c r="O315" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P315" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="316" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A316" s="1"/>
-      <c r="B316" s="1"/>
+      <c r="A316" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B316" s="1" t="s">
+        <v>338</v>
+      </c>
       <c r="C316" s="1"/>
-      <c r="D316" s="1"/>
-[...1 lines deleted...]
-      <c r="F316" s="1"/>
+      <c r="D316" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="E316" s="1">
+        <v>20</v>
+      </c>
+      <c r="F316" s="1">
+        <v>576.72435491843794</v>
+      </c>
       <c r="G316" s="1"/>
       <c r="H316" s="1"/>
-      <c r="I316" s="1"/>
-[...6 lines deleted...]
-      <c r="P316" s="1"/>
+      <c r="I316" s="1">
+        <v>45698</v>
+      </c>
+      <c r="J316" s="1">
+        <v>45698</v>
+      </c>
+      <c r="K316" s="1">
+        <v>5</v>
+      </c>
+      <c r="L316" s="1">
+        <v>144.18108872960948</v>
+      </c>
+      <c r="M316" s="1">
+        <v>15</v>
+      </c>
+      <c r="N316" s="1">
+        <v>5012.6400000000003</v>
+      </c>
+      <c r="O316" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P316" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="317" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A317" s="1"/>
-[...14 lines deleted...]
-      <c r="P317" s="1"/>
+      <c r="A317" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B317" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C317" s="1">
+        <v>60103107</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="E317" s="1">
+        <v>0</v>
+      </c>
+      <c r="F317" s="1">
+        <v>0</v>
+      </c>
+      <c r="G317" s="1">
+        <v>120</v>
+      </c>
+      <c r="H317" s="1">
+        <v>5097.6000000000004</v>
+      </c>
+      <c r="I317" s="1">
+        <v>46239</v>
+      </c>
+      <c r="J317" s="1">
+        <v>46239</v>
+      </c>
+      <c r="K317" s="1">
+        <v>2</v>
+      </c>
+      <c r="L317" s="1">
+        <v>84.960000000000008</v>
+      </c>
+      <c r="M317" s="1">
+        <v>118</v>
+      </c>
+      <c r="N317" s="1">
+        <v>4484</v>
+      </c>
+      <c r="O317" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P317" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="318" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A318" s="1"/>
-[...14 lines deleted...]
-      <c r="P318" s="1"/>
+      <c r="A318" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B318" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C318" s="1">
+        <v>44103105</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E318" s="1">
+        <v>1</v>
+      </c>
+      <c r="F318" s="1">
+        <v>4720</v>
+      </c>
+      <c r="G318" s="1">
+        <v>2</v>
+      </c>
+      <c r="H318" s="1">
+        <v>8968</v>
+      </c>
+      <c r="I318" s="1">
+        <v>45820</v>
+      </c>
+      <c r="J318" s="1">
+        <v>45820</v>
+      </c>
+      <c r="K318" s="1">
+        <v>2</v>
+      </c>
+      <c r="L318" s="1">
+        <v>9204</v>
+      </c>
+      <c r="M318" s="1">
+        <v>1</v>
+      </c>
+      <c r="N318" s="1">
+        <v>10148</v>
+      </c>
+      <c r="O318" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P318" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="319" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A319" s="1"/>
-[...14 lines deleted...]
-      <c r="P319" s="1"/>
+      <c r="A319" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B319" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C319" s="1">
+        <v>44103105</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E319" s="1">
+        <v>1</v>
+      </c>
+      <c r="F319" s="1">
+        <v>5310</v>
+      </c>
+      <c r="G319" s="1">
+        <v>2</v>
+      </c>
+      <c r="H319" s="1">
+        <v>9912</v>
+      </c>
+      <c r="I319" s="1">
+        <v>45820</v>
+      </c>
+      <c r="J319" s="1">
+        <v>45820</v>
+      </c>
+      <c r="K319" s="1">
+        <v>1</v>
+      </c>
+      <c r="L319" s="1">
+        <v>5074</v>
+      </c>
+      <c r="M319" s="1">
+        <v>2</v>
+      </c>
+      <c r="N319" s="1">
+        <v>0</v>
+      </c>
+      <c r="O319" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P319" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="320" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A320" s="1"/>
-      <c r="B320" s="1"/>
+      <c r="A320" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="B320" s="1" t="s">
+        <v>123</v>
+      </c>
       <c r="C320" s="1"/>
-      <c r="D320" s="1"/>
-[...1 lines deleted...]
-      <c r="F320" s="1"/>
+      <c r="D320" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E320" s="1">
+        <v>0</v>
+      </c>
+      <c r="F320" s="1">
+        <v>0</v>
+      </c>
       <c r="G320" s="1"/>
       <c r="H320" s="1"/>
-      <c r="I320" s="1"/>
-      <c r="J320" s="1"/>
+      <c r="I320" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J320" s="1">
+        <v>45092</v>
+      </c>
       <c r="K320" s="1"/>
       <c r="L320" s="1"/>
-      <c r="M320" s="1"/>
-[...2 lines deleted...]
-      <c r="P320" s="1"/>
+      <c r="M320" s="1">
+        <v>0</v>
+      </c>
+      <c r="N320" s="1">
+        <v>11239.5</v>
+      </c>
+      <c r="O320" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P320" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="321" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A321" s="1"/>
-      <c r="B321" s="1"/>
+      <c r="A321" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B321" s="1" t="s">
+        <v>125</v>
+      </c>
       <c r="C321" s="1"/>
-      <c r="D321" s="1"/>
-[...1 lines deleted...]
-      <c r="F321" s="1"/>
+      <c r="D321" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E321" s="1">
+        <v>1</v>
+      </c>
+      <c r="F321" s="1">
+        <v>11239.5</v>
+      </c>
       <c r="G321" s="1"/>
       <c r="H321" s="1"/>
-      <c r="I321" s="1"/>
-      <c r="J321" s="1"/>
+      <c r="I321" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J321" s="1">
+        <v>45092</v>
+      </c>
       <c r="K321" s="1"/>
       <c r="L321" s="1"/>
-      <c r="M321" s="1"/>
-[...2 lines deleted...]
-      <c r="P321" s="1"/>
+      <c r="M321" s="1">
+        <v>1</v>
+      </c>
+      <c r="N321" s="1">
+        <v>6669.9971999999998</v>
+      </c>
+      <c r="O321" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P321" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="322" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A322" s="1"/>
-      <c r="B322" s="1"/>
+      <c r="A322" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="B322" s="1" t="s">
+        <v>127</v>
+      </c>
       <c r="C322" s="1"/>
-      <c r="D322" s="1"/>
-[...1 lines deleted...]
-      <c r="F322" s="1"/>
+      <c r="D322" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E322" s="1">
+        <v>1</v>
+      </c>
+      <c r="F322" s="1">
+        <v>6669.9971999999998</v>
+      </c>
       <c r="G322" s="1"/>
       <c r="H322" s="1"/>
-      <c r="I322" s="1"/>
-      <c r="J322" s="1"/>
+      <c r="I322" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J322" s="1">
+        <v>45092</v>
+      </c>
       <c r="K322" s="1"/>
       <c r="L322" s="1"/>
-      <c r="M322" s="1"/>
-[...2 lines deleted...]
-      <c r="P322" s="1"/>
+      <c r="M322" s="1">
+        <v>1</v>
+      </c>
+      <c r="N322" s="1">
+        <v>33.5</v>
+      </c>
+      <c r="O322" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P322" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="323" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A323" s="1"/>
-      <c r="B323" s="1"/>
+      <c r="A323" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="B323" s="1" t="s">
+        <v>380</v>
+      </c>
       <c r="C323" s="1"/>
-      <c r="D323" s="1"/>
-[...1 lines deleted...]
-      <c r="F323" s="1"/>
+      <c r="D323" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E323" s="1">
+        <v>1</v>
+      </c>
+      <c r="F323" s="1">
+        <v>33.5</v>
+      </c>
       <c r="G323" s="1"/>
       <c r="H323" s="1"/>
-      <c r="I323" s="1"/>
-      <c r="J323" s="1"/>
+      <c r="I323" s="1">
+        <v>45152</v>
+      </c>
+      <c r="J323" s="1">
+        <v>45152</v>
+      </c>
       <c r="K323" s="1"/>
       <c r="L323" s="1"/>
-      <c r="M323" s="1"/>
-[...2 lines deleted...]
-      <c r="P323" s="1"/>
+      <c r="M323" s="1">
+        <v>1</v>
+      </c>
+      <c r="N323" s="1">
+        <v>1888</v>
+      </c>
+      <c r="O323" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P323" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="324" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A324" s="1"/>
-[...2 lines deleted...]
-      <c r="D324" s="1"/>
+      <c r="A324" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="B324" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="C324" s="1">
+        <v>32101601</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="E324" s="1"/>
       <c r="F324" s="1"/>
-      <c r="G324" s="1"/>
-[...2 lines deleted...]
-      <c r="J324" s="1"/>
+      <c r="G324" s="1">
+        <v>4</v>
+      </c>
+      <c r="H324" s="1">
+        <v>1888</v>
+      </c>
+      <c r="I324" s="1">
+        <v>46239</v>
+      </c>
+      <c r="J324" s="1">
+        <v>46239</v>
+      </c>
       <c r="K324" s="1"/>
       <c r="L324" s="1"/>
       <c r="M324" s="1"/>
-      <c r="N324" s="1"/>
-[...1 lines deleted...]
-      <c r="P324" s="1"/>
+      <c r="N324" s="1">
+        <v>3009</v>
+      </c>
+      <c r="O324" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P324" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="325" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A325" s="1"/>
-[...2 lines deleted...]
-      <c r="D325" s="1"/>
+      <c r="A325" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B325" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="C325" s="1">
+        <v>32101601</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="E325" s="1"/>
       <c r="F325" s="1"/>
-      <c r="G325" s="1"/>
-[...2 lines deleted...]
-      <c r="J325" s="1"/>
+      <c r="G325" s="1">
+        <v>6</v>
+      </c>
+      <c r="H325" s="1">
+        <v>3009</v>
+      </c>
+      <c r="I325" s="1">
+        <v>46240</v>
+      </c>
+      <c r="J325" s="1">
+        <v>46239</v>
+      </c>
       <c r="K325" s="1"/>
       <c r="L325" s="1"/>
       <c r="M325" s="1"/>
-      <c r="N325" s="1"/>
-[...1 lines deleted...]
-      <c r="P325" s="1"/>
+      <c r="N325" s="1">
+        <v>18172</v>
+      </c>
+      <c r="O325" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P325" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="326" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A326" s="1"/>
-[...14 lines deleted...]
-      <c r="P326" s="1"/>
+      <c r="A326" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="B326" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="C326" s="1">
+        <v>32101601</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E326" s="1">
+        <v>0</v>
+      </c>
+      <c r="F326" s="1">
+        <v>0</v>
+      </c>
+      <c r="G326" s="1">
+        <v>15</v>
+      </c>
+      <c r="H326" s="1">
+        <v>19470</v>
+      </c>
+      <c r="I326" s="1">
+        <v>46239</v>
+      </c>
+      <c r="J326" s="1">
+        <v>46239</v>
+      </c>
+      <c r="K326" s="1">
+        <v>1</v>
+      </c>
+      <c r="L326" s="1">
+        <v>1298</v>
+      </c>
+      <c r="M326" s="1">
+        <v>14</v>
+      </c>
+      <c r="N326" s="1">
+        <v>0</v>
+      </c>
+      <c r="O326" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P326" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="327" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A327" s="1"/>
-      <c r="B327" s="1"/>
+      <c r="A327" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B327" s="1" t="s">
+        <v>158</v>
+      </c>
       <c r="C327" s="1"/>
-      <c r="D327" s="1"/>
-[...1 lines deleted...]
-      <c r="F327" s="1"/>
+      <c r="D327" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E327" s="1">
+        <v>0</v>
+      </c>
+      <c r="F327" s="1">
+        <v>0</v>
+      </c>
       <c r="G327" s="1"/>
       <c r="H327" s="1"/>
-      <c r="I327" s="1"/>
-      <c r="J327" s="1"/>
+      <c r="I327" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J327" s="1">
+        <v>45092</v>
+      </c>
       <c r="K327" s="1"/>
       <c r="L327" s="1"/>
-      <c r="M327" s="1"/>
-[...2 lines deleted...]
-      <c r="P327" s="1"/>
+      <c r="M327" s="1">
+        <v>0</v>
+      </c>
+      <c r="N327" s="1">
+        <v>0</v>
+      </c>
+      <c r="O327" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P327" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="328" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A328" s="1"/>
-      <c r="B328" s="1"/>
+      <c r="A328" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="B328" s="1" t="s">
+        <v>131</v>
+      </c>
       <c r="C328" s="1"/>
-      <c r="D328" s="1"/>
-[...1 lines deleted...]
-      <c r="F328" s="1"/>
+      <c r="D328" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E328" s="1">
+        <v>0</v>
+      </c>
+      <c r="F328" s="1">
+        <v>0</v>
+      </c>
       <c r="G328" s="1"/>
       <c r="H328" s="1"/>
-      <c r="I328" s="1"/>
-      <c r="J328" s="1"/>
+      <c r="I328" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J328" s="1">
+        <v>45092</v>
+      </c>
       <c r="K328" s="1"/>
       <c r="L328" s="1"/>
-      <c r="M328" s="1"/>
-[...2 lines deleted...]
-      <c r="P328" s="1"/>
+      <c r="M328" s="1">
+        <v>0</v>
+      </c>
+      <c r="N328" s="1">
+        <v>2549.7849999999999</v>
+      </c>
+      <c r="O328" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P328" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="329" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A329" s="1"/>
-[...8 lines deleted...]
-      <c r="J329" s="1"/>
+      <c r="A329" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B329" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C329" s="1">
+        <v>44103105</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E329" s="1">
+        <v>4</v>
+      </c>
+      <c r="F329" s="1">
+        <v>2136.7849999999999</v>
+      </c>
+      <c r="G329" s="1">
+        <v>1</v>
+      </c>
+      <c r="H329" s="1">
+        <v>413</v>
+      </c>
+      <c r="I329" s="1">
+        <v>45820</v>
+      </c>
+      <c r="J329" s="1">
+        <v>45820</v>
+      </c>
       <c r="K329" s="1"/>
-      <c r="L329" s="1"/>
-[...3 lines deleted...]
-      <c r="P329" s="1"/>
+      <c r="L329" s="1">
+        <v>0</v>
+      </c>
+      <c r="M329" s="1">
+        <v>5</v>
+      </c>
+      <c r="N329" s="1">
+        <v>2549.782235294118</v>
+      </c>
+      <c r="O329" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P329" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="330" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A330" s="1"/>
-[...8 lines deleted...]
-      <c r="J330" s="1"/>
+      <c r="A330" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="B330" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="C330" s="1">
+        <v>44103105</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E330" s="1">
+        <v>4</v>
+      </c>
+      <c r="F330" s="1">
+        <v>2136.782235294118</v>
+      </c>
+      <c r="G330" s="1">
+        <v>1</v>
+      </c>
+      <c r="H330" s="1">
+        <v>413</v>
+      </c>
+      <c r="I330" s="1">
+        <v>45820</v>
+      </c>
+      <c r="J330" s="1">
+        <v>45820</v>
+      </c>
       <c r="K330" s="1"/>
-      <c r="L330" s="1"/>
-[...3 lines deleted...]
-      <c r="P330" s="1"/>
+      <c r="L330" s="1">
+        <v>0</v>
+      </c>
+      <c r="M330" s="1">
+        <v>5</v>
+      </c>
+      <c r="N330" s="1">
+        <v>2472.4542647058825</v>
+      </c>
+      <c r="O330" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P330" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="331" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A331" s="1"/>
-[...8 lines deleted...]
-      <c r="J331" s="1"/>
+      <c r="A331" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="B331" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="C331" s="1">
+        <v>44103105</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E331" s="1">
+        <v>4</v>
+      </c>
+      <c r="F331" s="1">
+        <v>2059.4542647058825</v>
+      </c>
+      <c r="G331" s="1">
+        <v>1</v>
+      </c>
+      <c r="H331" s="1">
+        <v>413</v>
+      </c>
+      <c r="I331" s="1">
+        <v>45820</v>
+      </c>
+      <c r="J331" s="1">
+        <v>45820</v>
+      </c>
       <c r="K331" s="1"/>
-      <c r="L331" s="1"/>
-[...3 lines deleted...]
-      <c r="P331" s="1"/>
+      <c r="L331" s="1">
+        <v>0</v>
+      </c>
+      <c r="M331" s="1">
+        <v>5</v>
+      </c>
+      <c r="N331" s="1">
+        <v>2478</v>
+      </c>
+      <c r="O331" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P331" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="332" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A332" s="1"/>
-[...8 lines deleted...]
-      <c r="J332" s="1"/>
+      <c r="A332" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="B332" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="C332" s="1">
+        <v>44103105</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E332" s="1">
+        <v>3</v>
+      </c>
+      <c r="F332" s="1">
+        <v>1239</v>
+      </c>
+      <c r="G332" s="1">
+        <v>3</v>
+      </c>
+      <c r="H332" s="1">
+        <v>1239</v>
+      </c>
+      <c r="I332" s="1">
+        <v>45820</v>
+      </c>
+      <c r="J332" s="1">
+        <v>45820</v>
+      </c>
       <c r="K332" s="1"/>
-      <c r="L332" s="1"/>
-[...3 lines deleted...]
-      <c r="P332" s="1"/>
+      <c r="L332" s="1">
+        <v>0</v>
+      </c>
+      <c r="M332" s="1">
+        <v>6</v>
+      </c>
+      <c r="N332" s="1">
+        <v>11328</v>
+      </c>
+      <c r="O332" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P332" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="333" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A333" s="1"/>
-[...2 lines deleted...]
-      <c r="D333" s="1"/>
+      <c r="A333" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="B333" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="C333" s="1">
+        <v>44103105</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="E333" s="1"/>
       <c r="F333" s="1"/>
-      <c r="G333" s="1"/>
-[...8 lines deleted...]
-      <c r="P333" s="1"/>
+      <c r="G333" s="1">
+        <v>12</v>
+      </c>
+      <c r="H333" s="1">
+        <v>16992</v>
+      </c>
+      <c r="I333" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="J333" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="K333" s="1">
+        <v>4</v>
+      </c>
+      <c r="L333" s="1">
+        <v>5664</v>
+      </c>
+      <c r="M333" s="1">
+        <v>8</v>
+      </c>
+      <c r="N333" s="1">
+        <v>10620</v>
+      </c>
+      <c r="O333" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P333" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="334" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A334" s="1"/>
-[...2 lines deleted...]
-      <c r="D334" s="1"/>
+      <c r="A334" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="B334" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="C334" s="1">
+        <v>44103105</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="E334" s="1"/>
       <c r="F334" s="1"/>
-      <c r="G334" s="1"/>
-[...2 lines deleted...]
-      <c r="J334" s="1"/>
+      <c r="G334" s="1">
+        <v>9</v>
+      </c>
+      <c r="H334" s="1">
+        <v>10620</v>
+      </c>
+      <c r="I334" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="J334" s="1" t="s">
+        <v>406</v>
+      </c>
       <c r="K334" s="1"/>
       <c r="L334" s="1"/>
-      <c r="M334" s="1"/>
-[...2 lines deleted...]
-      <c r="P334" s="1"/>
+      <c r="M334" s="1">
+        <v>9</v>
+      </c>
+      <c r="N334" s="1">
+        <v>10620</v>
+      </c>
+      <c r="O334" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P334" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="335" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A335" s="1"/>
-[...2 lines deleted...]
-      <c r="D335" s="1"/>
+      <c r="A335" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="B335" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="C335" s="1">
+        <v>44103105</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="E335" s="1"/>
       <c r="F335" s="1"/>
-      <c r="G335" s="1"/>
-[...2 lines deleted...]
-      <c r="J335" s="1"/>
+      <c r="G335" s="1">
+        <v>9</v>
+      </c>
+      <c r="H335" s="1">
+        <v>10620</v>
+      </c>
+      <c r="I335" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="J335" s="1" t="s">
+        <v>406</v>
+      </c>
       <c r="K335" s="1"/>
       <c r="L335" s="1"/>
-      <c r="M335" s="1"/>
-[...2 lines deleted...]
-      <c r="P335" s="1"/>
+      <c r="M335" s="1">
+        <v>9</v>
+      </c>
+      <c r="N335" s="1">
+        <v>10620</v>
+      </c>
+      <c r="O335" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P335" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="336" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A336" s="1"/>
-[...2 lines deleted...]
-      <c r="D336" s="1"/>
+      <c r="A336" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B336" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="C336" s="1">
+        <v>44103105</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="E336" s="1"/>
       <c r="F336" s="1"/>
-      <c r="G336" s="1"/>
-[...2 lines deleted...]
-      <c r="J336" s="1"/>
+      <c r="G336" s="1">
+        <v>9</v>
+      </c>
+      <c r="H336" s="1">
+        <v>10620</v>
+      </c>
+      <c r="I336" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="J336" s="1" t="s">
+        <v>406</v>
+      </c>
       <c r="K336" s="1"/>
       <c r="L336" s="1"/>
-      <c r="M336" s="1"/>
-[...2 lines deleted...]
-      <c r="P336" s="1"/>
+      <c r="M336" s="1">
+        <v>9</v>
+      </c>
+      <c r="N336" s="1">
+        <v>21417</v>
+      </c>
+      <c r="O336" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P336" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="337" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A337" s="1"/>
-      <c r="B337" s="1"/>
+      <c r="A337" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="B337" s="1" t="s">
+        <v>134</v>
+      </c>
       <c r="C337" s="1"/>
-      <c r="D337" s="1"/>
-[...1 lines deleted...]
-      <c r="F337" s="1"/>
+      <c r="D337" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E337" s="1">
+        <v>3</v>
+      </c>
+      <c r="F337" s="1">
+        <v>21417</v>
+      </c>
       <c r="G337" s="1"/>
       <c r="H337" s="1"/>
-      <c r="I337" s="1"/>
-      <c r="J337" s="1"/>
+      <c r="I337" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J337" s="1">
+        <v>45092</v>
+      </c>
       <c r="K337" s="1"/>
-      <c r="L337" s="1"/>
-[...3 lines deleted...]
-      <c r="P337" s="1"/>
+      <c r="L337" s="1">
+        <v>0</v>
+      </c>
+      <c r="M337" s="1">
+        <v>3</v>
+      </c>
+      <c r="N337" s="1">
+        <v>2242</v>
+      </c>
+      <c r="O337" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P337" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="338" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A338" s="1"/>
-      <c r="B338" s="1"/>
+      <c r="A338" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="B338" s="1" t="s">
+        <v>136</v>
+      </c>
       <c r="C338" s="1"/>
-      <c r="D338" s="1"/>
-[...1 lines deleted...]
-      <c r="F338" s="1"/>
+      <c r="D338" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E338" s="1">
+        <v>6</v>
+      </c>
+      <c r="F338" s="1">
+        <v>3363</v>
+      </c>
       <c r="G338" s="1"/>
       <c r="H338" s="1"/>
-      <c r="I338" s="1"/>
-[...6 lines deleted...]
-      <c r="P338" s="1"/>
+      <c r="I338" s="1">
+        <v>45152</v>
+      </c>
+      <c r="J338" s="1">
+        <v>45152</v>
+      </c>
+      <c r="K338" s="1">
+        <v>2</v>
+      </c>
+      <c r="L338" s="1">
+        <v>1121</v>
+      </c>
+      <c r="M338" s="1">
+        <v>4</v>
+      </c>
+      <c r="N338" s="1">
+        <v>0</v>
+      </c>
+      <c r="O338" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P338" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="339" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A339" s="1"/>
-      <c r="B339" s="1"/>
+      <c r="A339" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="B339" s="1" t="s">
+        <v>420</v>
+      </c>
       <c r="C339" s="1"/>
-      <c r="D339" s="1"/>
-[...1 lines deleted...]
-      <c r="F339" s="1"/>
+      <c r="D339" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E339" s="1">
+        <v>2</v>
+      </c>
+      <c r="F339" s="1">
+        <v>150.38</v>
+      </c>
       <c r="G339" s="1"/>
       <c r="H339" s="1"/>
-      <c r="I339" s="1"/>
-[...6 lines deleted...]
-      <c r="P339" s="1"/>
+      <c r="I339" s="1">
+        <v>45698</v>
+      </c>
+      <c r="J339" s="1">
+        <v>45698</v>
+      </c>
+      <c r="K339" s="1">
+        <v>2</v>
+      </c>
+      <c r="L339" s="1">
+        <v>150.38</v>
+      </c>
+      <c r="M339" s="1">
+        <v>0</v>
+      </c>
+      <c r="N339" s="1">
+        <v>1782.0244444444443</v>
+      </c>
+      <c r="O339" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P339" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="340" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A340" s="1"/>
-      <c r="B340" s="1"/>
+      <c r="A340" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B340" s="1" t="s">
+        <v>317</v>
+      </c>
       <c r="C340" s="1"/>
-      <c r="D340" s="1"/>
-[...1 lines deleted...]
-      <c r="F340" s="1"/>
+      <c r="D340" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="E340" s="1">
+        <v>2</v>
+      </c>
+      <c r="F340" s="1">
+        <v>1782.0244444444443</v>
+      </c>
       <c r="G340" s="1"/>
       <c r="H340" s="1"/>
-      <c r="I340" s="1"/>
-      <c r="J340" s="1"/>
+      <c r="I340" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J340" s="1">
+        <v>45092</v>
+      </c>
       <c r="K340" s="1"/>
-      <c r="L340" s="1"/>
-[...3 lines deleted...]
-      <c r="P340" s="1"/>
+      <c r="L340" s="1">
+        <v>0</v>
+      </c>
+      <c r="M340" s="1">
+        <v>2</v>
+      </c>
+      <c r="N340" s="1">
+        <v>748.45558333333179</v>
+      </c>
+      <c r="O340" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P340" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="341" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A341" s="1"/>
-      <c r="B341" s="1"/>
+      <c r="A341" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="B341" s="1" t="s">
+        <v>140</v>
+      </c>
       <c r="C341" s="1"/>
-      <c r="D341" s="1"/>
-[...1 lines deleted...]
-      <c r="F341" s="1"/>
+      <c r="D341" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E341" s="1">
+        <v>21</v>
+      </c>
+      <c r="F341" s="1">
+        <v>748.45558333333179</v>
+      </c>
       <c r="G341" s="1"/>
       <c r="H341" s="1"/>
-      <c r="I341" s="1"/>
-      <c r="J341" s="1"/>
+      <c r="I341" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J341" s="1">
+        <v>45092</v>
+      </c>
       <c r="K341" s="1"/>
-      <c r="L341" s="1"/>
-[...3 lines deleted...]
-      <c r="P341" s="1"/>
+      <c r="L341" s="1">
+        <v>0</v>
+      </c>
+      <c r="M341" s="1">
+        <v>21</v>
+      </c>
+      <c r="N341" s="1">
+        <v>15637.95</v>
+      </c>
+      <c r="O341" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P341" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="342" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A342" s="1"/>
-      <c r="B342" s="1"/>
+      <c r="A342" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="B342" s="1" t="s">
+        <v>159</v>
+      </c>
       <c r="C342" s="1"/>
-      <c r="D342" s="1"/>
-[...1 lines deleted...]
-      <c r="F342" s="1"/>
+      <c r="D342" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E342" s="1">
+        <v>9</v>
+      </c>
+      <c r="F342" s="1">
+        <v>15637.95</v>
+      </c>
       <c r="G342" s="1"/>
       <c r="H342" s="1"/>
-      <c r="I342" s="1"/>
-      <c r="J342" s="1"/>
+      <c r="I342" s="1">
+        <v>45826</v>
+      </c>
+      <c r="J342" s="1">
+        <v>45826</v>
+      </c>
       <c r="K342" s="1"/>
-      <c r="L342" s="1"/>
-[...3 lines deleted...]
-      <c r="P342" s="1"/>
+      <c r="L342" s="1">
+        <v>0</v>
+      </c>
+      <c r="M342" s="1">
+        <v>9</v>
+      </c>
+      <c r="N342" s="1">
+        <v>0</v>
+      </c>
+      <c r="O342" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P342" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="343" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A343" s="1"/>
-      <c r="B343" s="1"/>
+      <c r="A343" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="B343" s="1" t="s">
+        <v>160</v>
+      </c>
       <c r="C343" s="1"/>
-      <c r="D343" s="1"/>
-[...1 lines deleted...]
-      <c r="F343" s="1"/>
+      <c r="D343" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="E343" s="1">
+        <v>0</v>
+      </c>
+      <c r="F343" s="1">
+        <v>0</v>
+      </c>
       <c r="G343" s="1"/>
       <c r="H343" s="1"/>
-      <c r="I343" s="1"/>
-      <c r="J343" s="1"/>
+      <c r="I343" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J343" s="1">
+        <v>45092</v>
+      </c>
       <c r="K343" s="1"/>
       <c r="L343" s="1"/>
-      <c r="M343" s="1"/>
-[...2 lines deleted...]
-      <c r="P343" s="1"/>
+      <c r="M343" s="1">
+        <v>0</v>
+      </c>
+      <c r="N343" s="1">
+        <v>0</v>
+      </c>
+      <c r="O343" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P343" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="344" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A344" s="1"/>
-      <c r="B344" s="1"/>
+      <c r="A344" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="B344" s="1" t="s">
+        <v>143</v>
+      </c>
       <c r="C344" s="1"/>
-      <c r="D344" s="1"/>
-[...1 lines deleted...]
-      <c r="F344" s="1"/>
+      <c r="D344" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="E344" s="1">
+        <v>0</v>
+      </c>
+      <c r="F344" s="1">
+        <v>0</v>
+      </c>
       <c r="G344" s="1"/>
       <c r="H344" s="1"/>
-      <c r="I344" s="1"/>
-      <c r="J344" s="1"/>
+      <c r="I344" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J344" s="1">
+        <v>45092</v>
+      </c>
       <c r="K344" s="1"/>
       <c r="L344" s="1"/>
-      <c r="M344" s="1"/>
-[...2 lines deleted...]
-      <c r="P344" s="1"/>
+      <c r="M344" s="1">
+        <v>0</v>
+      </c>
+      <c r="N344" s="1">
+        <v>0</v>
+      </c>
+      <c r="O344" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P344" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="345" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A345" s="1"/>
-      <c r="B345" s="1"/>
+      <c r="A345" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="B345" s="1" t="s">
+        <v>145</v>
+      </c>
       <c r="C345" s="1"/>
-      <c r="D345" s="1"/>
-[...1 lines deleted...]
-      <c r="F345" s="1"/>
+      <c r="D345" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="E345" s="1">
+        <v>0</v>
+      </c>
+      <c r="F345" s="1">
+        <v>0</v>
+      </c>
       <c r="G345" s="1"/>
       <c r="H345" s="1"/>
-      <c r="I345" s="1"/>
-      <c r="J345" s="1"/>
+      <c r="I345" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J345" s="1">
+        <v>45092</v>
+      </c>
       <c r="K345" s="1"/>
       <c r="L345" s="1"/>
-      <c r="M345" s="1"/>
-[...2 lines deleted...]
-      <c r="P345" s="1"/>
+      <c r="M345" s="1">
+        <v>0</v>
+      </c>
+      <c r="N345" s="1">
+        <v>1652</v>
+      </c>
+      <c r="O345" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P345" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="346" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A346" s="1"/>
-[...14 lines deleted...]
-      <c r="P346" s="1"/>
+      <c r="A346" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="B346" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="C346" s="1">
+        <v>44103105</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E346" s="1">
+        <v>0</v>
+      </c>
+      <c r="F346" s="1">
+        <v>0</v>
+      </c>
+      <c r="G346" s="1">
+        <v>6</v>
+      </c>
+      <c r="H346" s="1">
+        <v>2478</v>
+      </c>
+      <c r="I346" s="1">
+        <v>45820</v>
+      </c>
+      <c r="J346" s="1">
+        <v>45820</v>
+      </c>
+      <c r="K346" s="1">
+        <v>2</v>
+      </c>
+      <c r="L346" s="1">
+        <v>826</v>
+      </c>
+      <c r="M346" s="1">
+        <v>4</v>
+      </c>
+      <c r="N346" s="1">
+        <v>1239</v>
+      </c>
+      <c r="O346" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P346" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="347" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A347" s="1"/>
-[...14 lines deleted...]
-      <c r="P347" s="1"/>
+      <c r="A347" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="B347" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="C347" s="1">
+        <v>44103105</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E347" s="1">
+        <v>0</v>
+      </c>
+      <c r="F347" s="1">
+        <v>0</v>
+      </c>
+      <c r="G347" s="1">
+        <v>4</v>
+      </c>
+      <c r="H347" s="1">
+        <v>1652</v>
+      </c>
+      <c r="I347" s="1">
+        <v>45820</v>
+      </c>
+      <c r="J347" s="1">
+        <v>45820</v>
+      </c>
+      <c r="K347" s="1">
+        <v>1</v>
+      </c>
+      <c r="L347" s="1">
+        <v>413</v>
+      </c>
+      <c r="M347" s="1">
+        <v>3</v>
+      </c>
+      <c r="N347" s="1">
+        <v>1239</v>
+      </c>
+      <c r="O347" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P347" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="348" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A348" s="1"/>
-[...14 lines deleted...]
-      <c r="P348" s="1"/>
+      <c r="A348" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="B348" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="C348" s="1">
+        <v>44103105</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E348" s="1">
+        <v>0</v>
+      </c>
+      <c r="F348" s="1">
+        <v>0</v>
+      </c>
+      <c r="G348" s="1">
+        <v>4</v>
+      </c>
+      <c r="H348" s="1">
+        <v>1652</v>
+      </c>
+      <c r="I348" s="1">
+        <v>45820</v>
+      </c>
+      <c r="J348" s="1">
+        <v>45820</v>
+      </c>
+      <c r="K348" s="1">
+        <v>1</v>
+      </c>
+      <c r="L348" s="1">
+        <v>413</v>
+      </c>
+      <c r="M348" s="1">
+        <v>3</v>
+      </c>
+      <c r="N348" s="1">
+        <v>1239</v>
+      </c>
+      <c r="O348" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P348" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="349" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A349" s="1"/>
-[...14 lines deleted...]
-      <c r="P349" s="1"/>
+      <c r="A349" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="B349" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="C349" s="1">
+        <v>44103105</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E349" s="1">
+        <v>0</v>
+      </c>
+      <c r="F349" s="1">
+        <v>0</v>
+      </c>
+      <c r="G349" s="1">
+        <v>4</v>
+      </c>
+      <c r="H349" s="1">
+        <v>1652</v>
+      </c>
+      <c r="I349" s="1">
+        <v>45820</v>
+      </c>
+      <c r="J349" s="1">
+        <v>45820</v>
+      </c>
+      <c r="K349" s="1">
+        <v>1</v>
+      </c>
+      <c r="L349" s="1">
+        <v>413</v>
+      </c>
+      <c r="M349" s="1">
+        <v>3</v>
+      </c>
+      <c r="N349" s="1">
+        <v>113.1964387755102</v>
+      </c>
+      <c r="O349" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P349" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="350" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A350" s="1"/>
-      <c r="B350" s="1"/>
+      <c r="A350" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="B350" s="1" t="s">
+        <v>164</v>
+      </c>
       <c r="C350" s="1"/>
-      <c r="D350" s="1"/>
-[...1 lines deleted...]
-      <c r="F350" s="1"/>
+      <c r="D350" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E350" s="1">
+        <v>2</v>
+      </c>
+      <c r="F350" s="1">
+        <v>113.1964387755102</v>
+      </c>
       <c r="G350" s="1"/>
       <c r="H350" s="1"/>
-      <c r="I350" s="1"/>
-      <c r="J350" s="1"/>
+      <c r="I350" s="1">
+        <v>45768</v>
+      </c>
+      <c r="J350" s="1">
+        <v>45768</v>
+      </c>
       <c r="K350" s="1"/>
-      <c r="L350" s="1"/>
-[...3 lines deleted...]
-      <c r="P350" s="1"/>
+      <c r="L350" s="1">
+        <v>0</v>
+      </c>
+      <c r="M350" s="1">
+        <v>2</v>
+      </c>
+      <c r="N350" s="1">
+        <v>182.32400000000007</v>
+      </c>
+      <c r="O350" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P350" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="351" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A351" s="1"/>
-      <c r="B351" s="1"/>
+      <c r="A351" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="B351" s="1" t="s">
+        <v>165</v>
+      </c>
       <c r="C351" s="1"/>
-      <c r="D351" s="1"/>
-[...1 lines deleted...]
-      <c r="F351" s="1"/>
+      <c r="D351" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E351" s="1">
+        <v>18</v>
+      </c>
+      <c r="F351" s="1">
+        <v>273.4860000000001</v>
+      </c>
       <c r="G351" s="1"/>
       <c r="H351" s="1"/>
-      <c r="I351" s="1"/>
-[...6 lines deleted...]
-      <c r="P351" s="1"/>
+      <c r="I351" s="1">
+        <v>45698</v>
+      </c>
+      <c r="J351" s="1">
+        <v>45698</v>
+      </c>
+      <c r="K351" s="1">
+        <v>6</v>
+      </c>
+      <c r="L351" s="1">
+        <v>91.162000000000035</v>
+      </c>
+      <c r="M351" s="1">
+        <v>12</v>
+      </c>
+      <c r="N351" s="1">
+        <v>0</v>
+      </c>
+      <c r="O351" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P351" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="352" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A352" s="1"/>
-      <c r="B352" s="1"/>
+      <c r="A352" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="B352" s="1" t="s">
+        <v>166</v>
+      </c>
       <c r="C352" s="1"/>
-      <c r="D352" s="1"/>
-[...1 lines deleted...]
-      <c r="F352" s="1"/>
+      <c r="D352" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E352" s="1">
+        <v>0</v>
+      </c>
+      <c r="F352" s="1">
+        <v>0</v>
+      </c>
       <c r="G352" s="1"/>
       <c r="H352" s="1"/>
-      <c r="I352" s="1"/>
-      <c r="J352" s="1"/>
+      <c r="I352" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J352" s="1">
+        <v>45092</v>
+      </c>
       <c r="K352" s="1"/>
       <c r="L352" s="1"/>
-      <c r="M352" s="1"/>
-[...2 lines deleted...]
-      <c r="P352" s="1"/>
+      <c r="M352" s="1">
+        <v>0</v>
+      </c>
+      <c r="N352" s="1">
+        <v>466.76349999999996</v>
+      </c>
+      <c r="O352" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P352" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="353" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A353" s="1"/>
-      <c r="B353" s="1"/>
+      <c r="A353" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="B353" s="1" t="s">
+        <v>251</v>
+      </c>
       <c r="C353" s="1"/>
-      <c r="D353" s="1"/>
-[...1 lines deleted...]
-      <c r="F353" s="1"/>
+      <c r="D353" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E353" s="1">
+        <v>21</v>
+      </c>
+      <c r="F353" s="1">
+        <v>466.76349999999996</v>
+      </c>
       <c r="G353" s="1"/>
       <c r="H353" s="1"/>
-      <c r="I353" s="1"/>
-      <c r="J353" s="1"/>
+      <c r="I353" s="1">
+        <v>45768</v>
+      </c>
+      <c r="J353" s="1">
+        <v>45768</v>
+      </c>
       <c r="K353" s="1"/>
-      <c r="L353" s="1"/>
-[...3 lines deleted...]
-      <c r="P353" s="1"/>
+      <c r="L353" s="1">
+        <v>0</v>
+      </c>
+      <c r="M353" s="1">
+        <v>21</v>
+      </c>
+      <c r="N353" s="1">
+        <v>0</v>
+      </c>
+      <c r="O353" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P353" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="354" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A354" s="1"/>
-      <c r="B354" s="1"/>
+      <c r="A354" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="B354" s="1" t="s">
+        <v>252</v>
+      </c>
       <c r="C354" s="1"/>
-      <c r="D354" s="1"/>
+      <c r="D354" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="E354" s="1"/>
       <c r="F354" s="1"/>
       <c r="G354" s="1"/>
       <c r="H354" s="1"/>
-      <c r="I354" s="1"/>
-      <c r="J354" s="1"/>
+      <c r="I354" s="1">
+        <v>45768</v>
+      </c>
+      <c r="J354" s="1">
+        <v>45768</v>
+      </c>
       <c r="K354" s="1"/>
       <c r="L354" s="1"/>
       <c r="M354" s="1"/>
-      <c r="N354" s="1"/>
-[...1 lines deleted...]
-      <c r="P354" s="1"/>
+      <c r="N354" s="1">
+        <v>114.16290909090911</v>
+      </c>
+      <c r="O354" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P354" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="355" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A355" s="1"/>
-      <c r="B355" s="1"/>
+      <c r="A355" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="B355" s="1" t="s">
+        <v>319</v>
+      </c>
       <c r="C355" s="1"/>
-      <c r="D355" s="1"/>
-[...1 lines deleted...]
-      <c r="F355" s="1"/>
+      <c r="D355" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E355" s="1">
+        <v>6</v>
+      </c>
+      <c r="F355" s="1">
+        <v>136.99549090909093</v>
+      </c>
       <c r="G355" s="1"/>
       <c r="H355" s="1"/>
-      <c r="I355" s="1"/>
-[...6 lines deleted...]
-      <c r="P355" s="1"/>
+      <c r="I355" s="1">
+        <v>45768</v>
+      </c>
+      <c r="J355" s="1">
+        <v>45768</v>
+      </c>
+      <c r="K355" s="1">
+        <v>1</v>
+      </c>
+      <c r="L355" s="1">
+        <v>22.832581818181822</v>
+      </c>
+      <c r="M355" s="1">
+        <v>5</v>
+      </c>
+      <c r="N355" s="1">
+        <v>169.67626666666666</v>
+      </c>
+      <c r="O355" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P355" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="356" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A356" s="1"/>
-      <c r="B356" s="1"/>
+      <c r="A356" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="B356" s="1" t="s">
+        <v>253</v>
+      </c>
       <c r="C356" s="1"/>
-      <c r="D356" s="1"/>
-[...1 lines deleted...]
-      <c r="F356" s="1"/>
+      <c r="D356" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E356" s="1">
+        <v>8</v>
+      </c>
+      <c r="F356" s="1">
+        <v>193.91573333333332</v>
+      </c>
       <c r="G356" s="1"/>
       <c r="H356" s="1"/>
-      <c r="I356" s="1"/>
-[...6 lines deleted...]
-      <c r="P356" s="1"/>
+      <c r="I356" s="1">
+        <v>45768</v>
+      </c>
+      <c r="J356" s="1">
+        <v>45768</v>
+      </c>
+      <c r="K356" s="1">
+        <v>1</v>
+      </c>
+      <c r="L356" s="1">
+        <v>24.239466666666665</v>
+      </c>
+      <c r="M356" s="1">
+        <v>7</v>
+      </c>
+      <c r="N356" s="1">
+        <v>35.21</v>
+      </c>
+      <c r="O356" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P356" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="357" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A357" s="1"/>
-      <c r="B357" s="1"/>
+      <c r="A357" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="B357" s="1" t="s">
+        <v>254</v>
+      </c>
       <c r="C357" s="1"/>
-      <c r="D357" s="1"/>
-[...1 lines deleted...]
-      <c r="F357" s="1"/>
+      <c r="D357" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E357" s="1">
+        <v>2</v>
+      </c>
+      <c r="F357" s="1">
+        <v>35.21</v>
+      </c>
       <c r="G357" s="1"/>
       <c r="H357" s="1"/>
-      <c r="I357" s="1"/>
-      <c r="J357" s="1"/>
+      <c r="I357" s="1">
+        <v>45152</v>
+      </c>
+      <c r="J357" s="1">
+        <v>45152</v>
+      </c>
       <c r="K357" s="1"/>
-      <c r="L357" s="1"/>
-[...3 lines deleted...]
-      <c r="P357" s="1"/>
+      <c r="L357" s="1">
+        <v>0</v>
+      </c>
+      <c r="M357" s="1">
+        <v>2</v>
+      </c>
+      <c r="N357" s="1">
+        <v>17.605</v>
+      </c>
+      <c r="O357" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P357" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="358" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A358" s="1"/>
-      <c r="B358" s="1"/>
+      <c r="A358" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="B358" s="1" t="s">
+        <v>255</v>
+      </c>
       <c r="C358" s="1"/>
-      <c r="D358" s="1"/>
-[...1 lines deleted...]
-      <c r="F358" s="1"/>
+      <c r="D358" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E358" s="1">
+        <v>1</v>
+      </c>
+      <c r="F358" s="1">
+        <v>17.605</v>
+      </c>
       <c r="G358" s="1"/>
       <c r="H358" s="1"/>
-      <c r="I358" s="1"/>
-      <c r="J358" s="1"/>
+      <c r="I358" s="1">
+        <v>45152</v>
+      </c>
+      <c r="J358" s="1">
+        <v>45152</v>
+      </c>
       <c r="K358" s="1"/>
-      <c r="L358" s="1"/>
-[...3 lines deleted...]
-      <c r="P358" s="1"/>
+      <c r="L358" s="1">
+        <v>0</v>
+      </c>
+      <c r="M358" s="1">
+        <v>1</v>
+      </c>
+      <c r="N358" s="1">
+        <v>0</v>
+      </c>
+      <c r="O358" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P358" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="359" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A359" s="1"/>
-      <c r="B359" s="1"/>
+      <c r="A359" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="B359" s="1" t="s">
+        <v>256</v>
+      </c>
       <c r="C359" s="1"/>
-      <c r="D359" s="1"/>
-[...1 lines deleted...]
-      <c r="F359" s="1"/>
+      <c r="D359" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E359" s="1">
+        <v>1</v>
+      </c>
+      <c r="F359" s="1">
+        <v>17.605</v>
+      </c>
       <c r="G359" s="1"/>
       <c r="H359" s="1"/>
-      <c r="I359" s="1"/>
-[...6 lines deleted...]
-      <c r="P359" s="1"/>
+      <c r="I359" s="1">
+        <v>45152</v>
+      </c>
+      <c r="J359" s="1">
+        <v>45152</v>
+      </c>
+      <c r="K359" s="1">
+        <v>1</v>
+      </c>
+      <c r="L359" s="1">
+        <v>17.605</v>
+      </c>
+      <c r="M359" s="1">
+        <v>0</v>
+      </c>
+      <c r="N359" s="1">
+        <v>244.161958041958</v>
+      </c>
+      <c r="O359" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P359" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="360" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A360" s="1"/>
-[...14 lines deleted...]
-      <c r="P360" s="1"/>
+      <c r="A360" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="B360" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="C360" s="1">
+        <v>44121716</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E360" s="1">
+        <v>6</v>
+      </c>
+      <c r="F360" s="1">
+        <v>169.721958041958</v>
+      </c>
+      <c r="G360" s="1">
+        <v>12</v>
+      </c>
+      <c r="H360" s="1">
+        <v>212.4</v>
+      </c>
+      <c r="I360" s="1">
+        <v>45768</v>
+      </c>
+      <c r="J360" s="1">
+        <v>45768</v>
+      </c>
+      <c r="K360" s="1">
+        <v>6</v>
+      </c>
+      <c r="L360" s="1">
+        <v>137.96</v>
+      </c>
+      <c r="M360" s="1">
+        <v>12</v>
+      </c>
+      <c r="N360" s="1">
+        <v>131.42249999999999</v>
+      </c>
+      <c r="O360" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P360" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="361" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A361" s="1"/>
-      <c r="B361" s="1"/>
+      <c r="A361" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="B361" s="1" t="s">
+        <v>258</v>
+      </c>
       <c r="C361" s="1"/>
-      <c r="D361" s="1"/>
-[...1 lines deleted...]
-      <c r="F361" s="1"/>
+      <c r="D361" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E361" s="1">
+        <v>7</v>
+      </c>
+      <c r="F361" s="1">
+        <v>183.99149999999997</v>
+      </c>
       <c r="G361" s="1"/>
       <c r="H361" s="1"/>
-      <c r="I361" s="1"/>
-[...6 lines deleted...]
-      <c r="P361" s="1"/>
+      <c r="I361" s="1">
+        <v>45768</v>
+      </c>
+      <c r="J361" s="1">
+        <v>45768</v>
+      </c>
+      <c r="K361" s="1">
+        <v>2</v>
+      </c>
+      <c r="L361" s="1">
+        <v>52.568999999999996</v>
+      </c>
+      <c r="M361" s="1">
+        <v>5</v>
+      </c>
+      <c r="N361" s="1">
+        <v>340.53215384615385</v>
+      </c>
+      <c r="O361" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P361" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="362" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A362" s="1"/>
-[...14 lines deleted...]
-      <c r="P362" s="1"/>
+      <c r="A362" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="B362" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="C362" s="1">
+        <v>44121716</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E362" s="1">
+        <v>6</v>
+      </c>
+      <c r="F362" s="1">
+        <v>153.75858461538459</v>
+      </c>
+      <c r="G362" s="1">
+        <v>12</v>
+      </c>
+      <c r="H362" s="1">
+        <v>212.4</v>
+      </c>
+      <c r="I362" s="1">
+        <v>45768</v>
+      </c>
+      <c r="J362" s="1">
+        <v>45768</v>
+      </c>
+      <c r="K362" s="1">
+        <v>1</v>
+      </c>
+      <c r="L362" s="1">
+        <v>25.626430769230765</v>
+      </c>
+      <c r="M362" s="1">
+        <v>17</v>
+      </c>
+      <c r="N362" s="1">
+        <v>224.82562500000003</v>
+      </c>
+      <c r="O362" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P362" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="363" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A363" s="1"/>
-      <c r="B363" s="1"/>
+      <c r="A363" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="B363" s="1" t="s">
+        <v>262</v>
+      </c>
       <c r="C363" s="1"/>
-      <c r="D363" s="1"/>
-[...1 lines deleted...]
-      <c r="F363" s="1"/>
+      <c r="D363" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E363" s="1">
+        <v>9</v>
+      </c>
+      <c r="F363" s="1">
+        <v>224.82562500000003</v>
+      </c>
       <c r="G363" s="1"/>
       <c r="H363" s="1"/>
-      <c r="I363" s="1"/>
-      <c r="J363" s="1"/>
+      <c r="I363" s="1">
+        <v>45768</v>
+      </c>
+      <c r="J363" s="1">
+        <v>45768</v>
+      </c>
       <c r="K363" s="1"/>
-      <c r="L363" s="1"/>
-[...3 lines deleted...]
-      <c r="P363" s="1"/>
+      <c r="L363" s="1">
+        <v>0</v>
+      </c>
+      <c r="M363" s="1">
+        <v>9</v>
+      </c>
+      <c r="N363" s="1">
+        <v>358.32047552447557</v>
+      </c>
+      <c r="O363" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P363" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="364" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A364" s="1"/>
-[...14 lines deleted...]
-      <c r="P364" s="1"/>
+      <c r="A364" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="B364" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="C364" s="1">
+        <v>44121716</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E364" s="1">
+        <v>7</v>
+      </c>
+      <c r="F364" s="1">
+        <v>194.82047552447551</v>
+      </c>
+      <c r="G364" s="1">
+        <v>12</v>
+      </c>
+      <c r="H364" s="1">
+        <v>212.4</v>
+      </c>
+      <c r="I364" s="1">
+        <v>45768</v>
+      </c>
+      <c r="J364" s="1">
+        <v>45768</v>
+      </c>
+      <c r="K364" s="1">
+        <v>2</v>
+      </c>
+      <c r="L364" s="1">
+        <v>48.9</v>
+      </c>
+      <c r="M364" s="1">
+        <v>17</v>
+      </c>
+      <c r="N364" s="1">
+        <v>7237.8176249999997</v>
+      </c>
+      <c r="O364" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P364" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="365" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A365" s="1"/>
-[...14 lines deleted...]
-      <c r="P365" s="1"/>
+      <c r="A365" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="B365" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C365" s="1">
+        <v>44101707</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E365" s="1">
+        <v>2</v>
+      </c>
+      <c r="F365" s="1">
+        <v>555.58825000000002</v>
+      </c>
+      <c r="G365" s="1">
+        <v>24</v>
+      </c>
+      <c r="H365" s="1">
+        <v>8071.2</v>
+      </c>
+      <c r="I365" s="1">
+        <v>45768</v>
+      </c>
+      <c r="J365" s="1">
+        <v>45768</v>
+      </c>
+      <c r="K365" s="1">
+        <v>5</v>
+      </c>
+      <c r="L365" s="1">
+        <v>1388.9706249999999</v>
+      </c>
+      <c r="M365" s="1">
+        <v>21</v>
+      </c>
+      <c r="N365" s="1">
+        <v>158.04315384615381</v>
+      </c>
+      <c r="O365" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P365" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="366" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A366" s="1"/>
-      <c r="B366" s="1"/>
+      <c r="A366" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="B366" s="1" t="s">
+        <v>265</v>
+      </c>
       <c r="C366" s="1"/>
-      <c r="D366" s="1"/>
-[...1 lines deleted...]
-      <c r="F366" s="1"/>
+      <c r="D366" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="E366" s="1">
+        <v>8</v>
+      </c>
+      <c r="F366" s="1">
+        <v>632.17261538461526</v>
+      </c>
       <c r="G366" s="1"/>
       <c r="H366" s="1"/>
-      <c r="I366" s="1"/>
-[...6 lines deleted...]
-      <c r="P366" s="1"/>
+      <c r="I366" s="1">
+        <v>45768</v>
+      </c>
+      <c r="J366" s="1">
+        <v>45768</v>
+      </c>
+      <c r="K366" s="1">
+        <v>6</v>
+      </c>
+      <c r="L366" s="1">
+        <v>474.12946153846144</v>
+      </c>
+      <c r="M366" s="1">
+        <v>2</v>
+      </c>
+      <c r="N366" s="1">
+        <v>285.77454545454543</v>
+      </c>
+      <c r="O366" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P366" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="367" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A367" s="1"/>
-      <c r="B367" s="1"/>
+      <c r="A367" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="B367" s="1" t="s">
+        <v>168</v>
+      </c>
       <c r="C367" s="1"/>
-      <c r="D367" s="1"/>
-[...1 lines deleted...]
-      <c r="F367" s="1"/>
+      <c r="D367" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E367" s="1">
+        <v>13</v>
+      </c>
+      <c r="F367" s="1">
+        <v>412.78545454545451</v>
+      </c>
       <c r="G367" s="1"/>
       <c r="H367" s="1"/>
-      <c r="I367" s="1"/>
-[...6 lines deleted...]
-      <c r="P367" s="1"/>
+      <c r="I367" s="1">
+        <v>45768</v>
+      </c>
+      <c r="J367" s="1">
+        <v>45768</v>
+      </c>
+      <c r="K367" s="1">
+        <v>4</v>
+      </c>
+      <c r="L367" s="1">
+        <v>127.01090909090908</v>
+      </c>
+      <c r="M367" s="1">
+        <v>9</v>
+      </c>
+      <c r="N367" s="1">
+        <v>144.82</v>
+      </c>
+      <c r="O367" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P367" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="368" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A368" s="1"/>
-      <c r="B368" s="1"/>
+      <c r="A368" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="B368" s="1" t="s">
+        <v>381</v>
+      </c>
       <c r="C368" s="1"/>
-      <c r="D368" s="1"/>
-[...1 lines deleted...]
-      <c r="F368" s="1"/>
+      <c r="D368" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="E368" s="1">
+        <v>2</v>
+      </c>
+      <c r="F368" s="1">
+        <v>144.82</v>
+      </c>
       <c r="G368" s="1"/>
       <c r="H368" s="1"/>
-      <c r="I368" s="1"/>
-      <c r="J368" s="1"/>
+      <c r="I368" s="1">
+        <v>45152</v>
+      </c>
+      <c r="J368" s="1">
+        <v>45152</v>
+      </c>
       <c r="K368" s="1"/>
-      <c r="L368" s="1"/>
-[...3 lines deleted...]
-      <c r="P368" s="1"/>
+      <c r="L368" s="1">
+        <v>0</v>
+      </c>
+      <c r="M368" s="1">
+        <v>2</v>
+      </c>
+      <c r="N368" s="1">
+        <v>324.5</v>
+      </c>
+      <c r="O368" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P368" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="369" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A369" s="1"/>
-[...14 lines deleted...]
-      <c r="P369" s="1"/>
+      <c r="A369" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="B369" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="C369" s="1">
+        <v>14111530</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E369" s="1">
+        <v>0</v>
+      </c>
+      <c r="F369" s="1">
+        <v>0</v>
+      </c>
+      <c r="G369" s="1">
+        <v>24</v>
+      </c>
+      <c r="H369" s="1">
+        <v>708</v>
+      </c>
+      <c r="I369" s="1">
+        <v>46239</v>
+      </c>
+      <c r="J369" s="1">
+        <v>46239</v>
+      </c>
+      <c r="K369" s="1">
+        <v>13</v>
+      </c>
+      <c r="L369" s="1">
+        <v>383.5</v>
+      </c>
+      <c r="M369" s="1">
+        <v>11</v>
+      </c>
+      <c r="N369" s="1">
+        <v>0</v>
+      </c>
+      <c r="O369" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P369" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="370" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A370" s="1"/>
-[...2 lines deleted...]
-      <c r="D370" s="1"/>
+      <c r="A370" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="B370" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="C370" s="1">
+        <v>44111503</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>422</v>
+      </c>
       <c r="E370" s="1"/>
       <c r="F370" s="1"/>
-      <c r="G370" s="1"/>
-[...8 lines deleted...]
-      <c r="P370" s="1"/>
+      <c r="G370" s="1">
+        <v>1</v>
+      </c>
+      <c r="H370" s="1">
+        <v>1475</v>
+      </c>
+      <c r="I370" s="1">
+        <v>46239</v>
+      </c>
+      <c r="J370" s="1">
+        <v>46239</v>
+      </c>
+      <c r="K370" s="1">
+        <v>1</v>
+      </c>
+      <c r="L370" s="1">
+        <v>1475</v>
+      </c>
+      <c r="M370" s="1">
+        <v>0</v>
+      </c>
+      <c r="N370" s="1">
+        <v>676.04166666666663</v>
+      </c>
+      <c r="O370" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P370" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="371" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A371" s="1"/>
-[...2 lines deleted...]
-      <c r="D371" s="1"/>
+      <c r="A371" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="B371" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="C371" s="1">
+        <v>44111503</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="E371" s="1"/>
       <c r="F371" s="1"/>
-      <c r="G371" s="1"/>
-[...8 lines deleted...]
-      <c r="P371" s="1"/>
+      <c r="G371" s="1">
+        <v>24</v>
+      </c>
+      <c r="H371" s="1">
+        <v>1475</v>
+      </c>
+      <c r="I371" s="1">
+        <v>46239</v>
+      </c>
+      <c r="J371" s="1">
+        <v>46239</v>
+      </c>
+      <c r="K371" s="1">
+        <v>13</v>
+      </c>
+      <c r="L371" s="1">
+        <v>798.95833333333337</v>
+      </c>
+      <c r="M371" s="1">
+        <v>11</v>
+      </c>
+      <c r="N371" s="1">
+        <v>525.81833333333338</v>
+      </c>
+      <c r="O371" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P371" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="372" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A372" s="1"/>
-      <c r="B372" s="1"/>
+      <c r="A372" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="B372" s="1" t="s">
+        <v>383</v>
+      </c>
       <c r="C372" s="1"/>
-      <c r="D372" s="1"/>
-[...1 lines deleted...]
-      <c r="F372" s="1"/>
+      <c r="D372" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E372" s="1">
+        <v>16</v>
+      </c>
+      <c r="F372" s="1">
+        <v>764.82666666666671</v>
+      </c>
       <c r="G372" s="1"/>
       <c r="H372" s="1"/>
-      <c r="I372" s="1"/>
-[...6 lines deleted...]
-      <c r="P372" s="1"/>
+      <c r="I372" s="1">
+        <v>45698</v>
+      </c>
+      <c r="J372" s="1">
+        <v>45698</v>
+      </c>
+      <c r="K372" s="1">
+        <v>5</v>
+      </c>
+      <c r="L372" s="1">
+        <v>239.00833333333335</v>
+      </c>
+      <c r="M372" s="1">
+        <v>11</v>
+      </c>
+      <c r="N372" s="1">
+        <v>1340.4799999999998</v>
+      </c>
+      <c r="O372" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P372" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="373" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A373" s="1"/>
-[...1 lines deleted...]
-      <c r="C373" s="1"/>
+      <c r="A373" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="B373" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="C373" s="1">
+        <v>44122022</v>
+      </c>
       <c r="D373" s="1"/>
       <c r="E373" s="1"/>
       <c r="F373" s="1"/>
-      <c r="G373" s="1"/>
-[...8 lines deleted...]
-      <c r="P373" s="1"/>
+      <c r="G373" s="1">
+        <v>20</v>
+      </c>
+      <c r="H373" s="1">
+        <v>3351.2</v>
+      </c>
+      <c r="I373" s="1">
+        <v>46239</v>
+      </c>
+      <c r="J373" s="1">
+        <v>46239</v>
+      </c>
+      <c r="K373" s="1">
+        <v>12</v>
+      </c>
+      <c r="L373" s="1">
+        <v>2010.72</v>
+      </c>
+      <c r="M373" s="1">
+        <v>8</v>
+      </c>
+      <c r="N373" s="1">
+        <v>1286.4360000000001</v>
+      </c>
+      <c r="O373" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P373" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="374" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A374" s="1"/>
-      <c r="B374" s="1"/>
+      <c r="A374" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="B374" s="1" t="s">
+        <v>266</v>
+      </c>
       <c r="C374" s="1"/>
-      <c r="D374" s="1"/>
-[...1 lines deleted...]
-      <c r="F374" s="1"/>
+      <c r="D374" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E374" s="1">
+        <v>3</v>
+      </c>
+      <c r="F374" s="1">
+        <v>1286.4360000000001</v>
+      </c>
       <c r="G374" s="1"/>
       <c r="H374" s="1"/>
-      <c r="I374" s="1"/>
-      <c r="J374" s="1"/>
+      <c r="I374" s="1">
+        <v>45152</v>
+      </c>
+      <c r="J374" s="1">
+        <v>45152</v>
+      </c>
       <c r="K374" s="1"/>
-      <c r="L374" s="1"/>
-[...3 lines deleted...]
-      <c r="P374" s="1"/>
+      <c r="L374" s="1">
+        <v>0</v>
+      </c>
+      <c r="M374" s="1">
+        <v>3</v>
+      </c>
+      <c r="N374" s="1">
+        <v>0</v>
+      </c>
+      <c r="O374" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P374" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="375" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A375" s="1"/>
-      <c r="B375" s="1"/>
+      <c r="A375" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="B375" s="1" t="s">
+        <v>169</v>
+      </c>
       <c r="C375" s="1"/>
-      <c r="D375" s="1"/>
-[...1 lines deleted...]
-      <c r="F375" s="1"/>
+      <c r="D375" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E375" s="1">
+        <v>0</v>
+      </c>
+      <c r="F375" s="1">
+        <v>0</v>
+      </c>
       <c r="G375" s="1"/>
       <c r="H375" s="1"/>
-      <c r="I375" s="1"/>
-      <c r="J375" s="1"/>
+      <c r="I375" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J375" s="1">
+        <v>45092</v>
+      </c>
       <c r="K375" s="1"/>
       <c r="L375" s="1"/>
-      <c r="M375" s="1"/>
-[...2 lines deleted...]
-      <c r="P375" s="1"/>
+      <c r="M375" s="1">
+        <v>0</v>
+      </c>
+      <c r="N375" s="1">
+        <v>10148</v>
+      </c>
+      <c r="O375" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P375" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="376" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A376" s="1"/>
-[...14 lines deleted...]
-      <c r="P376" s="1"/>
+      <c r="A376" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="B376" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C376" s="1">
+        <v>44103105</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E376" s="1">
+        <v>1</v>
+      </c>
+      <c r="F376" s="1">
+        <v>5310</v>
+      </c>
+      <c r="G376" s="1">
+        <v>2</v>
+      </c>
+      <c r="H376" s="1">
+        <v>9912</v>
+      </c>
+      <c r="I376" s="1">
+        <v>45820</v>
+      </c>
+      <c r="J376" s="1">
+        <v>45820</v>
+      </c>
+      <c r="K376" s="1">
+        <v>1</v>
+      </c>
+      <c r="L376" s="1">
+        <v>5074</v>
+      </c>
+      <c r="M376" s="1">
+        <v>2</v>
+      </c>
+      <c r="N376" s="1">
+        <v>10148</v>
+      </c>
+      <c r="O376" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P376" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="377" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A377" s="1"/>
-[...14 lines deleted...]
-      <c r="P377" s="1"/>
+      <c r="A377" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="B377" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="C377" s="1">
+        <v>44103105</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E377" s="1">
+        <v>1</v>
+      </c>
+      <c r="F377" s="1">
+        <v>5310</v>
+      </c>
+      <c r="G377" s="1">
+        <v>2</v>
+      </c>
+      <c r="H377" s="1">
+        <v>9912</v>
+      </c>
+      <c r="I377" s="1">
+        <v>45820</v>
+      </c>
+      <c r="J377" s="1">
+        <v>45820</v>
+      </c>
+      <c r="K377" s="1">
+        <v>1</v>
+      </c>
+      <c r="L377" s="1">
+        <v>5074</v>
+      </c>
+      <c r="M377" s="1">
+        <v>2</v>
+      </c>
+      <c r="N377" s="1">
+        <v>2832</v>
+      </c>
+      <c r="O377" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P377" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="378" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A378" s="1"/>
-[...8 lines deleted...]
-      <c r="J378" s="1"/>
+      <c r="A378" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="B378" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="C378" s="1">
+        <v>44122012</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E378" s="1">
+        <v>10</v>
+      </c>
+      <c r="F378" s="1">
+        <v>708</v>
+      </c>
+      <c r="G378" s="1">
+        <v>20</v>
+      </c>
+      <c r="H378" s="1">
+        <v>2124</v>
+      </c>
+      <c r="I378" s="1">
+        <v>45698</v>
+      </c>
+      <c r="J378" s="1">
+        <v>45698</v>
+      </c>
       <c r="K378" s="1"/>
-      <c r="L378" s="1"/>
-[...3 lines deleted...]
-      <c r="P378" s="1"/>
+      <c r="L378" s="1">
+        <v>0</v>
+      </c>
+      <c r="M378" s="1">
+        <v>30</v>
+      </c>
+      <c r="N378" s="1">
+        <v>0</v>
+      </c>
+      <c r="O378" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P378" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="379" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A379" s="1"/>
-      <c r="B379" s="1"/>
+      <c r="A379" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="B379" s="1" t="s">
+        <v>268</v>
+      </c>
       <c r="C379" s="1"/>
-      <c r="D379" s="1"/>
-[...1 lines deleted...]
-      <c r="F379" s="1"/>
+      <c r="D379" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E379" s="1">
+        <v>0</v>
+      </c>
+      <c r="F379" s="1">
+        <v>0</v>
+      </c>
       <c r="G379" s="1"/>
       <c r="H379" s="1"/>
-      <c r="I379" s="1"/>
-      <c r="J379" s="1"/>
+      <c r="I379" s="1">
+        <v>45152</v>
+      </c>
+      <c r="J379" s="1">
+        <v>45152</v>
+      </c>
       <c r="K379" s="1"/>
       <c r="L379" s="1"/>
-      <c r="M379" s="1"/>
-[...2 lines deleted...]
-      <c r="P379" s="1"/>
+      <c r="M379" s="1">
+        <v>0</v>
+      </c>
+      <c r="N379" s="1">
+        <v>10114.719999999999</v>
+      </c>
+      <c r="O379" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P379" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="380" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A380" s="1"/>
-      <c r="B380" s="1"/>
+      <c r="A380" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="B380" s="1" t="s">
+        <v>341</v>
+      </c>
       <c r="C380" s="1"/>
-      <c r="D380" s="1"/>
-[...1 lines deleted...]
-      <c r="F380" s="1"/>
+      <c r="D380" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="E380" s="1">
+        <v>4</v>
+      </c>
+      <c r="F380" s="1">
+        <v>10114.719999999999</v>
+      </c>
       <c r="G380" s="1"/>
       <c r="H380" s="1"/>
-      <c r="I380" s="1"/>
-      <c r="J380" s="1"/>
+      <c r="I380" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="J380" s="1" t="s">
+        <v>378</v>
+      </c>
       <c r="K380" s="1"/>
-      <c r="L380" s="1"/>
-[...3 lines deleted...]
-      <c r="P380" s="1"/>
+      <c r="L380" s="1">
+        <v>0</v>
+      </c>
+      <c r="M380" s="1">
+        <v>4</v>
+      </c>
+      <c r="N380" s="1">
+        <v>18655.8</v>
+      </c>
+      <c r="O380" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P380" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="381" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A381" s="1"/>
-      <c r="B381" s="1"/>
+      <c r="A381" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="B381" s="1" t="s">
+        <v>342</v>
+      </c>
       <c r="C381" s="1"/>
-      <c r="D381" s="1"/>
-[...1 lines deleted...]
-      <c r="F381" s="1"/>
+      <c r="D381" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="E381" s="1">
+        <v>4</v>
+      </c>
+      <c r="F381" s="1">
+        <v>18655.8</v>
+      </c>
       <c r="G381" s="1"/>
       <c r="H381" s="1"/>
-      <c r="I381" s="1"/>
-      <c r="J381" s="1"/>
+      <c r="I381" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="J381" s="1" t="s">
+        <v>378</v>
+      </c>
       <c r="K381" s="1"/>
-      <c r="L381" s="1"/>
-[...3 lines deleted...]
-      <c r="P381" s="1"/>
+      <c r="L381" s="1">
+        <v>0</v>
+      </c>
+      <c r="M381" s="1">
+        <v>4</v>
+      </c>
+      <c r="N381" s="1">
+        <v>20576.25</v>
+      </c>
+      <c r="O381" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P381" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="382" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A382" s="1"/>
-      <c r="B382" s="1"/>
+      <c r="A382" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="B382" s="1" t="s">
+        <v>424</v>
+      </c>
       <c r="C382" s="1"/>
-      <c r="D382" s="1"/>
-[...1 lines deleted...]
-      <c r="F382" s="1"/>
+      <c r="D382" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E382" s="1">
+        <v>5</v>
+      </c>
+      <c r="F382" s="1">
+        <v>20576.25</v>
+      </c>
       <c r="G382" s="1"/>
       <c r="H382" s="1"/>
-      <c r="I382" s="1"/>
-      <c r="J382" s="1"/>
+      <c r="I382" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J382" s="1">
+        <v>45092</v>
+      </c>
       <c r="K382" s="1"/>
-      <c r="L382" s="1"/>
-[...3 lines deleted...]
-      <c r="P382" s="1"/>
+      <c r="L382" s="1">
+        <v>0</v>
+      </c>
+      <c r="M382" s="1">
+        <v>5</v>
+      </c>
+      <c r="N382" s="1">
+        <v>0</v>
+      </c>
+      <c r="O382" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P382" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="383" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A383" s="1"/>
-      <c r="B383" s="1"/>
+      <c r="A383" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="B383" s="1" t="s">
+        <v>171</v>
+      </c>
       <c r="C383" s="1"/>
-      <c r="D383" s="1"/>
-[...1 lines deleted...]
-      <c r="F383" s="1"/>
+      <c r="D383" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E383" s="1">
+        <v>0</v>
+      </c>
+      <c r="F383" s="1">
+        <v>0</v>
+      </c>
       <c r="G383" s="1"/>
       <c r="H383" s="1"/>
-      <c r="I383" s="1"/>
-      <c r="J383" s="1"/>
+      <c r="I383" s="1">
+        <v>45092</v>
+      </c>
+      <c r="J383" s="1">
+        <v>45092</v>
+      </c>
       <c r="K383" s="1"/>
       <c r="L383" s="1"/>
-      <c r="M383" s="1"/>
-[...2 lines deleted...]
-      <c r="P383" s="1"/>
+      <c r="M383" s="1">
+        <v>0</v>
+      </c>
+      <c r="N383" s="1">
+        <v>0</v>
+      </c>
+      <c r="O383" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P383" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="384" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A384" s="1"/>
-      <c r="B384" s="1"/>
+      <c r="A384" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="B384" s="1" t="s">
+        <v>343</v>
+      </c>
       <c r="C384" s="1"/>
-      <c r="D384" s="1"/>
-[...1 lines deleted...]
-      <c r="F384" s="1"/>
+      <c r="D384" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E384" s="1">
+        <v>0</v>
+      </c>
+      <c r="F384" s="1">
+        <v>0</v>
+      </c>
       <c r="G384" s="1"/>
       <c r="H384" s="1"/>
-      <c r="I384" s="1"/>
-      <c r="J384" s="1"/>
+      <c r="I384" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="J384" s="1" t="s">
+        <v>378</v>
+      </c>
       <c r="K384" s="1"/>
       <c r="L384" s="1"/>
-      <c r="M384" s="1"/>
-[...2 lines deleted...]
-      <c r="P384" s="1"/>
+      <c r="M384" s="1">
+        <v>0</v>
+      </c>
+      <c r="N384" s="1">
+        <v>0</v>
+      </c>
+      <c r="O384" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P384" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="385" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A385" s="1"/>
-      <c r="B385" s="1"/>
+      <c r="A385" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="B385" s="1" t="s">
+        <v>344</v>
+      </c>
       <c r="C385" s="1"/>
-      <c r="D385" s="1"/>
-[...1 lines deleted...]
-      <c r="F385" s="1"/>
+      <c r="D385" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E385" s="1">
+        <v>0</v>
+      </c>
+      <c r="F385" s="1">
+        <v>0</v>
+      </c>
       <c r="G385" s="1"/>
       <c r="H385" s="1"/>
-      <c r="I385" s="1"/>
-      <c r="J385" s="1"/>
+      <c r="I385" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="J385" s="1" t="s">
+        <v>378</v>
+      </c>
       <c r="K385" s="1"/>
       <c r="L385" s="1"/>
-      <c r="M385" s="1"/>
-[...2 lines deleted...]
-      <c r="P385" s="1"/>
+      <c r="M385" s="1">
+        <v>0</v>
+      </c>
+      <c r="N385" s="1">
+        <v>0</v>
+      </c>
+      <c r="O385" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P385" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="386" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A386" s="1"/>
-      <c r="B386" s="1"/>
+      <c r="A386" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="B386" s="1" t="s">
+        <v>346</v>
+      </c>
       <c r="C386" s="1"/>
-      <c r="D386" s="1"/>
-[...1 lines deleted...]
-      <c r="F386" s="1"/>
+      <c r="D386" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E386" s="1">
+        <v>0</v>
+      </c>
+      <c r="F386" s="1">
+        <v>0</v>
+      </c>
       <c r="G386" s="1"/>
       <c r="H386" s="1"/>
-      <c r="I386" s="1"/>
-      <c r="J386" s="1"/>
+      <c r="I386" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="J386" s="1" t="s">
+        <v>425</v>
+      </c>
       <c r="K386" s="1"/>
       <c r="L386" s="1"/>
-      <c r="M386" s="1"/>
-[...2 lines deleted...]
-      <c r="P386" s="1"/>
+      <c r="M386" s="1">
+        <v>0</v>
+      </c>
+      <c r="N386" s="1">
+        <v>0</v>
+      </c>
+      <c r="O386" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P386" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="387" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A387" s="1"/>
-      <c r="B387" s="1"/>
+      <c r="A387" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="B387" s="1" t="s">
+        <v>172</v>
+      </c>
       <c r="C387" s="1"/>
-      <c r="D387" s="1"/>
-[...1 lines deleted...]
-      <c r="F387" s="1"/>
+      <c r="D387" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E387" s="1">
+        <v>0</v>
+      </c>
+      <c r="F387" s="1">
+        <v>0</v>
+      </c>
       <c r="G387" s="1"/>
       <c r="H387" s="1"/>
-      <c r="I387" s="1"/>
-      <c r="J387" s="1"/>
+      <c r="I387" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="J387" s="1" t="s">
+        <v>425</v>
+      </c>
       <c r="K387" s="1"/>
       <c r="L387" s="1"/>
-      <c r="M387" s="1"/>
+      <c r="M387" s="1">
+        <v>0</v>
+      </c>
       <c r="N387" s="1"/>
-      <c r="O387" s="1"/>
-      <c r="P387" s="1"/>
+      <c r="O387" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P387" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="388" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A388" s="1"/>
-[...2 lines deleted...]
-      <c r="D388" s="1"/>
+      <c r="A388" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="B388" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="C388" s="1">
+        <v>55121804</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="E388" s="1"/>
       <c r="F388" s="1"/>
-      <c r="G388" s="1"/>
-[...4 lines deleted...]
-      <c r="L388" s="1"/>
+      <c r="G388" s="1">
+        <v>82</v>
+      </c>
+      <c r="H388" s="1">
+        <v>7535.67</v>
+      </c>
+      <c r="I388" s="1">
+        <v>46239</v>
+      </c>
+      <c r="J388" s="1">
+        <v>46239</v>
+      </c>
+      <c r="K388" s="1">
+        <v>82</v>
+      </c>
+      <c r="L388" s="1">
+        <v>7535.670000000001</v>
+      </c>
       <c r="M388" s="1"/>
       <c r="N388" s="1"/>
-      <c r="O388" s="1"/>
-      <c r="P388" s="1"/>
+      <c r="O388" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P388" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="389" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A389" s="1"/>
-[...2 lines deleted...]
-      <c r="D389" s="1"/>
+      <c r="A389" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="B389" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="C389" s="1">
+        <v>55121804</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>25</v>
+      </c>
       <c r="E389" s="1"/>
       <c r="F389" s="1"/>
-      <c r="G389" s="1"/>
-[...4 lines deleted...]
-      <c r="L389" s="1"/>
+      <c r="G389" s="1">
+        <v>10</v>
+      </c>
+      <c r="H389" s="1">
+        <v>1630.1000000000001</v>
+      </c>
+      <c r="I389" s="1">
+        <v>46239</v>
+      </c>
+      <c r="J389" s="1">
+        <v>46239</v>
+      </c>
+      <c r="K389" s="1">
+        <v>10</v>
+      </c>
+      <c r="L389" s="1">
+        <v>1630.1000000000001</v>
+      </c>
       <c r="M389" s="1"/>
       <c r="N389" s="1"/>
-      <c r="O389" s="1"/>
-      <c r="P389" s="1"/>
+      <c r="O389" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P389" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="390" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A390" s="1"/>
-[...14 lines deleted...]
-      <c r="P390" s="1"/>
+      <c r="A390" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="B390" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="C390" s="1">
+        <v>60121142</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E390" s="1">
+        <v>150</v>
+      </c>
+      <c r="F390" s="1">
+        <v>15045</v>
+      </c>
+      <c r="G390" s="1">
+        <v>200</v>
+      </c>
+      <c r="H390" s="1">
+        <v>31860</v>
+      </c>
+      <c r="I390" s="1">
+        <v>46239</v>
+      </c>
+      <c r="J390" s="1">
+        <v>46239</v>
+      </c>
+      <c r="K390" s="1">
+        <v>350</v>
+      </c>
+      <c r="L390" s="1">
+        <v>55755.000000000007</v>
+      </c>
+      <c r="M390" s="1">
+        <v>0</v>
+      </c>
+      <c r="N390" s="1">
+        <v>0</v>
+      </c>
+      <c r="O390" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P390" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="391" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A391" s="1"/>
-      <c r="B391" s="1"/>
+      <c r="A391" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="B391" s="1" t="s">
+        <v>392</v>
+      </c>
       <c r="C391" s="1"/>
-      <c r="D391" s="1"/>
-[...1 lines deleted...]
-      <c r="F391" s="1"/>
+      <c r="D391" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E391" s="1">
+        <v>0</v>
+      </c>
+      <c r="F391" s="1">
+        <v>0</v>
+      </c>
       <c r="G391" s="1"/>
       <c r="H391" s="1"/>
-      <c r="I391" s="1"/>
-      <c r="J391" s="1"/>
+      <c r="I391" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="J391" s="1" t="s">
+        <v>425</v>
+      </c>
       <c r="K391" s="1"/>
       <c r="L391" s="1"/>
-      <c r="M391" s="1"/>
-[...2 lines deleted...]
-      <c r="P391" s="1"/>
+      <c r="M391" s="1">
+        <v>0</v>
+      </c>
+      <c r="N391" s="1">
+        <v>0</v>
+      </c>
+      <c r="O391" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P391" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="392" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A392" s="1"/>
-      <c r="B392" s="1"/>
+      <c r="A392" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="B392" s="1" t="s">
+        <v>384</v>
+      </c>
       <c r="C392" s="1"/>
-      <c r="D392" s="1"/>
-[...1 lines deleted...]
-      <c r="F392" s="1"/>
+      <c r="D392" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E392" s="1">
+        <v>0</v>
+      </c>
+      <c r="F392" s="1">
+        <v>0</v>
+      </c>
       <c r="G392" s="1"/>
       <c r="H392" s="1"/>
-      <c r="I392" s="1"/>
-      <c r="J392" s="1"/>
+      <c r="I392" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="J392" s="1" t="s">
+        <v>385</v>
+      </c>
       <c r="K392" s="1"/>
       <c r="L392" s="1"/>
-      <c r="M392" s="1"/>
+      <c r="M392" s="1">
+        <v>0</v>
+      </c>
       <c r="N392" s="1"/>
-      <c r="O392" s="1"/>
-      <c r="P392" s="1"/>
+      <c r="O392" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="P392" s="1">
+        <v>2026</v>
+      </c>
     </row>
     <row r="393" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A393" s="1"/>
-[...4 lines deleted...]
-      <c r="F393" s="1"/>
+      <c r="A393" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="B393" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="C393" s="1">
+        <v>44112007</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E393" s="1">
+        <v>0</v>
+      </c>
+      <c r="F393" s="1">
+        <v>0</v>
+      </c>
       <c r="G393" s="1"/>
       <c r="H393" s="1"/>
-      <c r="I393" s="1"/>
-      <c r="J393" s="1"/>
+      <c r="I393" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="J393" s="1" t="s">
+        <v>394</v>
+      </c>
       <c r="K393" s="1"/>
       <c r="L393" s="1"/>
       <c r="M393" s="1"/>
       <c r="N393" s="1"/>
       <c r="O393" s="1"/>
       <c r="P393" s="1"/>
     </row>
     <row r="394" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A394" s="1"/>
       <c r="B394" s="1"/>
       <c r="C394" s="1"/>
       <c r="D394" s="1"/>
       <c r="E394" s="1"/>
       <c r="F394" s="1"/>
       <c r="G394" s="1"/>
       <c r="H394" s="1"/>
       <c r="I394" s="1"/>
       <c r="J394" s="1"/>
       <c r="K394" s="1"/>
       <c r="L394" s="1"/>
       <c r="M394" s="1"/>
       <c r="N394" s="1"/>
       <c r="O394" s="1"/>
       <c r="P394" s="1"/>
     </row>
@@ -29458,100 +34814,58 @@
       <c r="L1224" s="1"/>
       <c r="M1224" s="1"/>
       <c r="N1224" s="1"/>
       <c r="O1224" s="1"/>
       <c r="P1224" s="1"/>
     </row>
     <row r="1225" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1225" s="1"/>
       <c r="B1225" s="1"/>
       <c r="C1225" s="1"/>
       <c r="D1225" s="1"/>
       <c r="E1225" s="1"/>
       <c r="F1225" s="1"/>
       <c r="G1225" s="1"/>
       <c r="H1225" s="1"/>
       <c r="I1225" s="1"/>
       <c r="J1225" s="1"/>
       <c r="K1225" s="1"/>
       <c r="L1225" s="1"/>
       <c r="M1225" s="1"/>
       <c r="N1225" s="1"/>
       <c r="O1225" s="1"/>
       <c r="P1225" s="1"/>
     </row>
     <row r="1226" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A1226" s="1"/>
-[...12 lines deleted...]
-      <c r="N1226" s="1"/>
       <c r="O1226" s="1"/>
       <c r="P1226" s="1"/>
     </row>
     <row r="1227" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A1227" s="1"/>
-[...12 lines deleted...]
-      <c r="N1227" s="1"/>
       <c r="O1227" s="1"/>
       <c r="P1227" s="1"/>
     </row>
     <row r="1228" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A1228" s="1"/>
-[...12 lines deleted...]
-      <c r="N1228" s="1"/>
       <c r="O1228" s="1"/>
       <c r="P1228" s="1"/>
     </row>
     <row r="1229" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="O1229" s="1"/>
       <c r="P1229" s="1"/>
     </row>
     <row r="1230" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="O1230" s="1"/>
       <c r="P1230" s="1"/>
     </row>
     <row r="1231" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="O1231" s="1"/>
       <c r="P1231" s="1"/>
     </row>
     <row r="1232" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="O1232" s="1"/>
       <c r="P1232" s="1"/>
     </row>
     <row r="1233" spans="15:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="O1233" s="1"/>
       <c r="P1233" s="1"/>
     </row>
     <row r="1234" spans="15:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="O1234" s="1"/>
@@ -30139,61 +35453,103 @@
     </row>
     <row r="1380" spans="15:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="O1380" s="1"/>
       <c r="P1380" s="1"/>
     </row>
     <row r="1381" spans="15:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="O1381" s="1"/>
       <c r="P1381" s="1"/>
     </row>
     <row r="1382" spans="15:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="O1382" s="1"/>
       <c r="P1382" s="1"/>
     </row>
     <row r="1383" spans="15:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="O1383" s="1"/>
       <c r="P1383" s="1"/>
     </row>
     <row r="1384" spans="15:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="O1384" s="1"/>
       <c r="P1384" s="1"/>
     </row>
     <row r="1385" spans="15:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="O1385" s="1"/>
       <c r="P1385" s="1"/>
     </row>
-    <row r="1386" spans="15:16" ht="15.6" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="P1388" s="1"/>
+    <row r="1874" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A1874" s="2"/>
+      <c r="B1874" s="2"/>
+      <c r="C1874" s="2"/>
+      <c r="D1874" s="2"/>
+      <c r="E1874" s="2"/>
+      <c r="F1874" s="2"/>
+      <c r="G1874" s="2"/>
+      <c r="H1874" s="2"/>
+      <c r="I1874" s="2"/>
+      <c r="J1874" s="2"/>
+      <c r="K1874" s="2"/>
+      <c r="L1874" s="2"/>
+      <c r="M1874" s="2"/>
+      <c r="N1874" s="2"/>
+      <c r="O1874" s="1"/>
+      <c r="P1874" s="1"/>
+    </row>
+    <row r="1875" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A1875" s="2"/>
+      <c r="B1875" s="2"/>
+      <c r="C1875" s="2"/>
+      <c r="D1875" s="2"/>
+      <c r="E1875" s="2"/>
+      <c r="F1875" s="2"/>
+      <c r="G1875" s="2"/>
+      <c r="H1875" s="2"/>
+      <c r="I1875" s="2"/>
+      <c r="J1875" s="2"/>
+      <c r="K1875" s="2"/>
+      <c r="L1875" s="2"/>
+      <c r="M1875" s="2"/>
+      <c r="N1875" s="2"/>
+      <c r="O1875" s="1"/>
+      <c r="P1875" s="1"/>
+    </row>
+    <row r="1876" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A1876" s="2"/>
+      <c r="B1876" s="2"/>
+      <c r="C1876" s="2"/>
+      <c r="D1876" s="2"/>
+      <c r="E1876" s="2"/>
+      <c r="F1876" s="2"/>
+      <c r="G1876" s="2"/>
+      <c r="H1876" s="2"/>
+      <c r="I1876" s="2"/>
+      <c r="J1876" s="2"/>
+      <c r="K1876" s="2"/>
+      <c r="L1876" s="2"/>
+      <c r="M1876" s="2"/>
+      <c r="N1876" s="2"/>
+      <c r="O1876" s="1"/>
+      <c r="P1876" s="1"/>
     </row>
     <row r="1877" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1877" s="2"/>
       <c r="B1877" s="2"/>
       <c r="C1877" s="2"/>
       <c r="D1877" s="2"/>
       <c r="E1877" s="2"/>
       <c r="F1877" s="2"/>
       <c r="G1877" s="2"/>
       <c r="H1877" s="2"/>
       <c r="I1877" s="2"/>
       <c r="J1877" s="2"/>
       <c r="K1877" s="2"/>
       <c r="L1877" s="2"/>
       <c r="M1877" s="2"/>
       <c r="N1877" s="2"/>
       <c r="O1877" s="1"/>
       <c r="P1877" s="1"/>
     </row>
     <row r="1878" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1878" s="2"/>
       <c r="B1878" s="2"/>
       <c r="C1878" s="2"/>
       <c r="D1878" s="2"/>
       <c r="E1878" s="2"/>
@@ -39422,100 +44778,58 @@
       <c r="L2390" s="2"/>
       <c r="M2390" s="2"/>
       <c r="N2390" s="2"/>
       <c r="O2390" s="1"/>
       <c r="P2390" s="1"/>
     </row>
     <row r="2391" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A2391" s="2"/>
       <c r="B2391" s="2"/>
       <c r="C2391" s="2"/>
       <c r="D2391" s="2"/>
       <c r="E2391" s="2"/>
       <c r="F2391" s="2"/>
       <c r="G2391" s="2"/>
       <c r="H2391" s="2"/>
       <c r="I2391" s="2"/>
       <c r="J2391" s="2"/>
       <c r="K2391" s="2"/>
       <c r="L2391" s="2"/>
       <c r="M2391" s="2"/>
       <c r="N2391" s="2"/>
       <c r="O2391" s="1"/>
       <c r="P2391" s="1"/>
     </row>
     <row r="2392" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A2392" s="2"/>
-[...12 lines deleted...]
-      <c r="N2392" s="2"/>
       <c r="O2392" s="1"/>
       <c r="P2392" s="1"/>
     </row>
     <row r="2393" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A2393" s="2"/>
-[...12 lines deleted...]
-      <c r="N2393" s="2"/>
       <c r="O2393" s="1"/>
       <c r="P2393" s="1"/>
     </row>
     <row r="2394" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A2394" s="2"/>
-[...12 lines deleted...]
-      <c r="N2394" s="2"/>
       <c r="O2394" s="1"/>
       <c r="P2394" s="1"/>
     </row>
     <row r="2395" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="O2395" s="1"/>
       <c r="P2395" s="1"/>
     </row>
     <row r="2396" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="O2396" s="1"/>
       <c r="P2396" s="1"/>
     </row>
     <row r="2397" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="O2397" s="1"/>
       <c r="P2397" s="1"/>
     </row>
     <row r="2398" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="O2398" s="1"/>
       <c r="P2398" s="1"/>
     </row>
     <row r="2399" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="O2399" s="1"/>
       <c r="P2399" s="1"/>
     </row>
     <row r="2400" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="O2400" s="1"/>
@@ -40190,89 +45504,69 @@
       <c r="P2567" s="1"/>
     </row>
     <row r="2568" spans="15:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="O2568" s="1"/>
       <c r="P2568" s="1"/>
     </row>
     <row r="2569" spans="15:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="O2569" s="1"/>
       <c r="P2569" s="1"/>
     </row>
     <row r="2570" spans="15:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="O2570" s="1"/>
       <c r="P2570" s="1"/>
     </row>
     <row r="2571" spans="15:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="O2571" s="1"/>
       <c r="P2571" s="1"/>
     </row>
     <row r="2572" spans="15:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="O2572" s="1"/>
       <c r="P2572" s="1"/>
     </row>
     <row r="2573" spans="15:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="O2573" s="1"/>
       <c r="P2573" s="1"/>
-    </row>
-[...10 lines deleted...]
-      <c r="P2576" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100A4103195A2A06F4197785BD9215DAD33" ma:contentTypeVersion="17" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="306dc8459cfbce6b49beef99fd8e9135">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="6676b063-490d-4f07-90be-81cf31c870e9" xmlns:ns4="7937b516-797c-409d-ab16-154ba4614ff1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bc8474267b031fcb38c364283876bd0f" ns3:_="" ns4:_="">
     <xsd:import namespace="6676b063-490d-4f07-90be-81cf31c870e9"/>
     <xsd:import namespace="7937b516-797c-409d-ab16-154ba4614ff1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -40475,112 +45769,120 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="6676b063-490d-4f07-90be-81cf31c870e9" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A25A7093-3818-4B86-9A89-709897950174}">
-[...15 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D9E41FC-78DC-49DB-ABA4-DF9C073FCA3D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6676b063-490d-4f07-90be-81cf31c870e9"/>
     <ds:schemaRef ds:uri="7937b516-797c-409d-ab16-154ba4614ff1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A25A7093-3818-4B86-9A89-709897950174}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="7937b516-797c-409d-ab16-154ba4614ff1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="6676b063-490d-4f07-90be-81cf31c870e9"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26394493-0400-40A8-800F-B7B7F7045734}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Hojas de cálculo</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Enero-Marzo 2026 DA Inven</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Miriam Emilia</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>