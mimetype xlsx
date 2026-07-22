--- v0 (2026-04-20)
+++ v1 (2026-07-22)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ocabidgod-my.sharepoint.com/personal/oai_incabide_gob_do/Documents/2026/Informaciones del Portal/Marzo/OAI/Datos Abiertos/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ocabidgod-my.sharepoint.com/personal/oai_incabide_gob_do/Documents/2026/Informaciones del Portal/Junio/OAI/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="4" documentId="8_{82EFF093-C5C9-404E-AB49-245DE6DDBFA7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{638DBE62-8A59-476A-9DE8-753030BEA049}"/>
+  <xr:revisionPtr revIDLastSave="32" documentId="8_{82EFF093-C5C9-404E-AB49-245DE6DDBFA7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{36FABF20-7857-4495-B68F-D2E72E92838E}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{934D68D8-2B89-43E9-963A-58665F58EC14}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{934D68D8-2B89-43E9-963A-58665F58EC14}"/>
   </bookViews>
   <sheets>
     <sheet name="DA Estadisticas Institucionales" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'DA Estadisticas Institucionales'!$A$1:$J$43</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'DA Estadisticas Institucionales'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="27">
   <si>
     <t>MES</t>
   </si>
   <si>
     <t>RECIBIDAS</t>
   </si>
   <si>
     <t>CONTESTADAS</t>
   </si>
   <si>
     <t>REFERIDAS</t>
   </si>
   <si>
     <t>NO CONTESTADAS</t>
   </si>
   <si>
     <t xml:space="preserve">DESESTIMADAS </t>
   </si>
   <si>
     <t>EN PROCESO</t>
   </si>
   <si>
     <t>TRIMESTRE</t>
   </si>
   <si>
@@ -101,50 +101,65 @@
     <t xml:space="preserve">FEBRERO </t>
   </si>
   <si>
     <t xml:space="preserve">MARZO </t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>TOTAL TRIMESTRE</t>
+  </si>
+  <si>
+    <t>ABRIL-JUNIO</t>
+  </si>
+  <si>
+    <t>ABRIL</t>
+  </si>
+  <si>
+    <t>MAYO</t>
+  </si>
+  <si>
+    <t>JUNIO</t>
+  </si>
+  <si>
+    <t>11</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -176,91 +191,91 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -322,51 +337,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -464,69 +479,69 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E8FCCAC3-2AB7-4825-BE73-8F0F03D5F4DB}">
   <dimension ref="A1:J37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D4" sqref="D4"/>
+      <selection activeCell="I12" sqref="I12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.77734375" defaultRowHeight="21" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.77734375" defaultRowHeight="21" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="15.6640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="16.5546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="18" style="1" customWidth="1"/>
     <col min="4" max="4" width="14.21875" style="1" customWidth="1"/>
     <col min="5" max="5" width="20.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.21875" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="16.88671875" style="1" customWidth="1"/>
     <col min="8" max="8" width="19.33203125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="26.33203125" style="1" customWidth="1"/>
     <col min="10" max="10" width="15.6640625" style="2" customWidth="1"/>
     <col min="11" max="11" width="8.77734375" style="2" customWidth="1"/>
     <col min="12" max="16384" width="8.77734375" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -627,57 +642,144 @@
         <v>16</v>
       </c>
       <c r="D4" s="1">
         <v>0</v>
       </c>
       <c r="E4" s="1">
         <v>0</v>
       </c>
       <c r="F4" s="1">
         <v>0</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>18</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="2">
         <v>2026</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="I5" s="2"/>
+      <c r="A5" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I5" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="J5" s="2">
+        <v>2026</v>
+      </c>
     </row>
     <row r="6" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="I6" s="2"/>
+      <c r="A6" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I6" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="J6" s="2">
+        <v>2026</v>
+      </c>
     </row>
     <row r="7" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="I7" s="2"/>
+      <c r="A7" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="I7" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="J7" s="2">
+        <v>2026</v>
+      </c>
     </row>
     <row r="8" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="I8" s="2"/>
     </row>
     <row r="9" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="I9" s="2"/>
     </row>
     <row r="10" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="I10" s="2"/>
     </row>
     <row r="11" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="I11" s="2"/>
     </row>
     <row r="12" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="I12" s="2"/>
     </row>
     <row r="13" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="I13" s="2"/>
     </row>
     <row r="14" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="I14" s="2"/>
     </row>
     <row r="15" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="I15" s="2"/>
     </row>
@@ -726,66 +828,65 @@
     <row r="30" spans="9:9" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="I30" s="2"/>
     </row>
     <row r="31" spans="9:9" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="I31" s="2"/>
     </row>
     <row r="32" spans="9:9" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="I32" s="2"/>
     </row>
     <row r="33" spans="9:9" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="I33" s="2"/>
     </row>
     <row r="34" spans="9:9" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="I34" s="2"/>
     </row>
     <row r="35" spans="9:9" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="I35" s="2"/>
     </row>
     <row r="36" spans="9:9" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="I36" s="2"/>
     </row>
     <row r="37" spans="9:9" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="I37" s="2"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:J43" xr:uid="{E8FCCAC3-2AB7-4825-BE73-8F0F03D5F4DB}"/>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Hojas de cálculo</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>DA Estadisticas Institucionales</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Oficina Acceso a la Información</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>